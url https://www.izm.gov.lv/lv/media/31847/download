--- v0 (2026-02-05)
+++ v1 (2026-08-24)
@@ -10,348 +10,846 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="425B2CA9" w14:textId="77777777" w:rsidR="00A04494" w:rsidRPr="00B41B14" w:rsidRDefault="00A04494" w:rsidP="004A59C6">
+    <w:p w14:paraId="57B63200" w14:textId="77777777" w:rsidR="00A04494" w:rsidRPr="00B41B14" w:rsidRDefault="00A04494" w:rsidP="004A59C6">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3ECD1DD8" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="004A59C6">
+    <w:p w14:paraId="03A91693" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="004A59C6">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:t>Pielikums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DFEC820" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="004A59C6">
+    <w:p w14:paraId="08D3C073" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="004A59C6">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:t>Izglītības un zinātnes ministrijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1250599B" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="004A59C6">
+    <w:p w14:paraId="3E8AB459" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="004A59C6">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:t>(datumu skatīt laika zīmogā)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F8A4AF4" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="004A59C6">
+    <w:p w14:paraId="6A35997D" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="004A59C6">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:t>rīkojumam Nr</w:t>
       </w:r>
       <w:r w:rsidR="00EC1684">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00EC1684" w:rsidRPr="00EC1684">
+      <w:r w:rsidR="00684374">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>1-2e/26/22</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="676A3C98" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="000669A7" w:rsidP="004A59C6">
+        <w:t>1-2e/26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>/214</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254E447A" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="000669A7" w:rsidP="004A59C6">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="5382" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3689"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E41376" w14:paraId="5B20189A" w14:textId="77777777">
+      <w:tr w:rsidR="0019591D" w14:paraId="410F8B96" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71A377C5" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="004A59C6">
+          <w:p w14:paraId="46A5BDA8" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="004A59C6">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk155883613"/>
             <w:r w:rsidRPr="00B41B14">
               <w:t>APSTIPRINĀTA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2736B7A1" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="004A59C6">
+          <w:p w14:paraId="5F69BEDB" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="004A59C6">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B41B14">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ar Izglītības un zinātnes ministrijas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="792F6716" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="004A59C6">
+          <w:p w14:paraId="76CBB5D1" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="004A59C6">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00B41B14">
               <w:t>(datumu skatīt laika zīmogā)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A92C1C3" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="004A59C6">
+          <w:p w14:paraId="000B001A" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="004A59C6">
             <w:pPr>
               <w:ind w:hanging="109"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00B41B14">
               <w:t>rīkojumu Nr.</w:t>
             </w:r>
             <w:r w:rsidR="00EC1684">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00EC1684" w:rsidRPr="00EC1684">
+            <w:r w:rsidR="00684374">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t>1-2e/26/22</w:t>
+              <w:t>1-2e/26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>/214</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="795C9FB6" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="000669A7" w:rsidP="000669A7">
+    <w:p w14:paraId="0C6ABE6E" w14:textId="77777777" w:rsidR="000669A7" w:rsidRDefault="000669A7" w:rsidP="000669A7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71680C2A" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="000669A7" w:rsidP="000669A7">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="360" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1017"/>
+        <w:gridCol w:w="2109"/>
+        <w:gridCol w:w="4033"/>
+        <w:gridCol w:w="1542"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005C320F" w14:paraId="67A3E7B5" w14:textId="77777777" w:rsidTr="005C320F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9035" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38C48EB7" w14:textId="77777777" w:rsidR="005C320F" w:rsidRPr="007A52F7" w:rsidRDefault="005C320F" w:rsidP="00165372">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A52F7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IZMAIŅU VĒSTURE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C320F" w14:paraId="344EDEB3" w14:textId="77777777" w:rsidTr="005C320F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1016" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15FCF3CE" w14:textId="77777777" w:rsidR="005C320F" w:rsidRPr="007A52F7" w:rsidRDefault="005C320F" w:rsidP="00165372">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A52F7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Redakcija </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2421F2A4" w14:textId="77777777" w:rsidR="005C320F" w:rsidRPr="007A52F7" w:rsidRDefault="005C320F" w:rsidP="00165372">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A52F7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Apstiprināšanas datums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45663806" w14:textId="77777777" w:rsidR="005C320F" w:rsidRPr="007A52F7" w:rsidRDefault="005C320F" w:rsidP="00165372">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A52F7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Izmaiņas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D800BBA" w14:textId="77777777" w:rsidR="005C320F" w:rsidRPr="007A52F7" w:rsidRDefault="005C320F" w:rsidP="00165372">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A52F7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Rīkojums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C320F" w14:paraId="2B690624" w14:textId="77777777" w:rsidTr="005C320F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1016" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50C243E1" w14:textId="77777777" w:rsidR="005C320F" w:rsidRPr="007A52F7" w:rsidRDefault="005C320F" w:rsidP="00165372">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A52F7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nr. 1.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47B2FA2F" w14:textId="4E802053" w:rsidR="005C320F" w:rsidRPr="007A52F7" w:rsidRDefault="005C320F" w:rsidP="00165372">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>23.01.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3834C90C" w14:textId="77777777" w:rsidR="005C320F" w:rsidRPr="007A52F7" w:rsidRDefault="005C320F" w:rsidP="00165372">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A52F7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sākotnējā redakcija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C11A162" w14:textId="073FBD23" w:rsidR="005C320F" w:rsidRPr="007A52F7" w:rsidRDefault="005C320F" w:rsidP="00165372">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A52F7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nr. 1 -2e/2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A52F7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C320F" w14:paraId="7E6CB759" w14:textId="77777777" w:rsidTr="005C320F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1016" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="771D6F3D" w14:textId="77777777" w:rsidR="005C320F" w:rsidRPr="007A52F7" w:rsidRDefault="005C320F" w:rsidP="00165372">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A52F7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nr. 2.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F416109" w14:textId="5A49A645" w:rsidR="005C320F" w:rsidRPr="007A52F7" w:rsidRDefault="005C320F" w:rsidP="00165372">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A52F7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A52F7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A346312" w14:textId="77777777" w:rsidR="005C320F" w:rsidRDefault="005C320F" w:rsidP="00165372">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A52F7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precizējumi metodikā: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CCD45E3" w14:textId="3D2BA19E" w:rsidR="005C320F" w:rsidRPr="007A52F7" w:rsidRDefault="005C320F" w:rsidP="00165372">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>precizēts metodikas 7.punkts, papildināts ar nosacījumiem uzņēmuma, pakalpojuma līgumiem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39FEC8DE" w14:textId="6BE3D684" w:rsidR="005C320F" w:rsidRPr="007A52F7" w:rsidRDefault="005C320F" w:rsidP="00165372">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nr. 1-2e/26/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>214</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7A981E05" w14:textId="77777777" w:rsidR="005C320F" w:rsidRPr="00B41B14" w:rsidRDefault="005C320F" w:rsidP="000669A7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FA79B9F" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="76184744" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="000669A7" w:rsidP="000669A7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="1C0A000D" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C72FC95" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Izglītības un zinātnes ministrija</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="46B0ABAB" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
+        <w:t>Latvijas Republikas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0250A3CB" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B41B14">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Izglītības un zinātnes ministrija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA8570B" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Eiropas Savienības fondu vadībā iesaistītā atbildīgā iestāde</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B69AC3" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="000669A7" w:rsidP="000669A7">
+    <w:p w14:paraId="572038F5" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="000669A7" w:rsidP="000669A7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="325BE3F0" w14:textId="77777777" w:rsidR="00296649" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="0A35F86E" w14:textId="77777777" w:rsidR="00296649" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK1"/>
       <w:bookmarkStart w:id="2" w:name="OLE_LINK2"/>
       <w:bookmarkStart w:id="3" w:name="_Hlk219535627"/>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Vienas vienības izmaksu standarta likm</w:t>
       </w:r>
       <w:r w:rsidR="0091400F" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> aprēķina un piemērošanas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A443167" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="53885D3D" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> metodika</w:t>
       </w:r>
       <w:r w:rsidR="00072641" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>mentoru</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D51BA8" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>atlīdzībai</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="75280445" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="316DDFBA" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Eiropas Savienības kohēzijas politikas programmas 2021.–2027.gadam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B38D2B0" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="3B295DC1">
+    <w:p w14:paraId="5F2CB1FE" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="3B295DC1">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">4.2.3. specifiskā atbalsta mērķa </w:t>
       </w:r>
       <w:r w:rsidR="0091400F" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
@@ -433,287 +931,224 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="3F9E202B" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>sadarbības programma atstumtības riska mazināšanai izglītības iestādēs”</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="6DF77B15" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="000669A7" w:rsidP="000669A7">
+    <w:p w14:paraId="115A6578" w14:textId="77777777" w:rsidR="00F063EB" w:rsidRDefault="00F063EB" w:rsidP="005C320F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53F36F21" w14:textId="77777777" w:rsidR="00F063EB" w:rsidRPr="00B41B14" w:rsidRDefault="00F063EB" w:rsidP="000669A7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A39C9F7" w14:textId="77777777" w:rsidR="000669A7" w:rsidRDefault="000669A7" w:rsidP="000669A7">
+    <w:p w14:paraId="3CFB2A38" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="000669A7" w:rsidP="000669A7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2605F3F4" w14:textId="77777777" w:rsidR="00F063EB" w:rsidRDefault="00F063EB" w:rsidP="000669A7">
-[...29 lines deleted...]
-    <w:p w14:paraId="40CB677E" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="00F063EB">
+    <w:p w14:paraId="0A8F6909" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="00F063EB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D9FADF8" wp14:editId="31E1D37E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D07259F" wp14:editId="263B1D1B">
             <wp:extent cx="3000375" cy="1295400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1" descr="A blue flag with yellow stars and red numbers&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1" descr="A blue flag with yellow stars and red numbers&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3020848" cy="1304638"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564E3380" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="000669A7" w:rsidP="000669A7">
-[...12 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="04D88487" w14:textId="77777777" w:rsidR="7E71A004" w:rsidRDefault="7E71A004" w:rsidP="7E71A004">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4324EC56" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="000669A7" w:rsidP="000669A7">
-[...9 lines deleted...]
-    <w:p w14:paraId="7A8B878A" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="000669A7" w:rsidP="7E71A004">
+    <w:p w14:paraId="4D4F3F79" w14:textId="77777777" w:rsidR="005C320F" w:rsidRDefault="005C320F" w:rsidP="7E71A004">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55DBB357" w14:textId="77777777" w:rsidR="7E71A004" w:rsidRPr="00B41B14" w:rsidRDefault="7E71A004" w:rsidP="7E71A004">
+    <w:p w14:paraId="4247E25A" w14:textId="77777777" w:rsidR="005C320F" w:rsidRPr="00B41B14" w:rsidRDefault="005C320F" w:rsidP="7E71A004">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="687BF455" w14:textId="77777777" w:rsidR="7E71A004" w:rsidRPr="00B41B14" w:rsidRDefault="7E71A004" w:rsidP="7E71A004">
-[...19 lines deleted...]
-    <w:p w14:paraId="5C9263F3" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="0160E6A5" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Rīgā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77113AAA" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="7D7CF2DF" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="0055002A">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B048058" w14:textId="77777777" w:rsidR="00072641" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="00F345A9">
+    <w:p w14:paraId="3D7E584A" w14:textId="77777777" w:rsidR="00072641" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="00F345A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D2448">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Satura rādītājs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26BCA216" w14:textId="77777777" w:rsidR="00F803C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="330DD6E4" w14:textId="77777777" w:rsidR="00F803C1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Saturs1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001149AE" w:rsidRPr="00B41B14">
         <w:instrText>TOC \o "1-3" \z \u \h</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc215756240" w:history="1">
         <w:r w:rsidR="00F803C1" w:rsidRPr="00840E07">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
@@ -772,51 +1207,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F803C1">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F803C1">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00F803C1">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2DA2F20C" w14:textId="77777777" w:rsidR="00F803C1" w:rsidRDefault="00F803C1">
+    <w:p w14:paraId="34F9B1A9" w14:textId="77777777" w:rsidR="00F803C1" w:rsidRDefault="00F803C1">
       <w:pPr>
         <w:pStyle w:val="Saturs1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc215756241" w:history="1">
         <w:r w:rsidRPr="00840E07">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>II.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -866,51 +1301,51 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F2C77D8" w14:textId="77777777" w:rsidR="00F803C1" w:rsidRDefault="00F803C1">
+    <w:p w14:paraId="6A216926" w14:textId="77777777" w:rsidR="00F803C1" w:rsidRDefault="00F803C1">
       <w:pPr>
         <w:pStyle w:val="Saturs1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc215756242" w:history="1">
         <w:r w:rsidRPr="00840E07">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>III.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -960,51 +1395,51 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47FE903B" w14:textId="77777777" w:rsidR="00F803C1" w:rsidRDefault="00F803C1">
+    <w:p w14:paraId="1ECBBEF5" w14:textId="77777777" w:rsidR="00F803C1" w:rsidRDefault="00F803C1">
       <w:pPr>
         <w:pStyle w:val="Saturs1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc215756243" w:history="1">
         <w:r w:rsidRPr="00840E07">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>IV.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -1043,62 +1478,62 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc215756243 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BEFFD74" w14:textId="77777777" w:rsidR="00F803C1" w:rsidRDefault="00F803C1">
+    <w:p w14:paraId="096982EA" w14:textId="77777777" w:rsidR="00F803C1" w:rsidRDefault="00F803C1">
       <w:pPr>
         <w:pStyle w:val="Saturs1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc215756244" w:history="1">
         <w:r w:rsidRPr="00840E07">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>V. Noslēguma jautājumi</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1127,115 +1562,115 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10DB12B3" w14:textId="77777777" w:rsidR="00072641" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="00550050">
+    <w:p w14:paraId="2FD0108B" w14:textId="77777777" w:rsidR="00072641" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="00550050">
       <w:pPr>
         <w:pStyle w:val="Saturs1"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F692269" w14:textId="77777777" w:rsidR="00072641" w:rsidRPr="00B41B14" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5C176D8D" w14:textId="77777777" w:rsidR="00072641" w:rsidRPr="00B41B14" w:rsidRDefault="00000000">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F59F7A0" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="00E63FBF">
+    <w:p w14:paraId="09D297E3" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="00E63FBF">
       <w:pPr>
         <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc201745991"/>
       <w:bookmarkStart w:id="5" w:name="_Toc215756240"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Vispārīgie jautājumi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="797D9B06" w14:textId="77777777" w:rsidR="001149AE" w:rsidRPr="00B41B14" w:rsidRDefault="001149AE" w:rsidP="00E63FBF"/>
-    <w:p w14:paraId="62B13694" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="0001369B" w:rsidRDefault="00000000" w:rsidP="0001369B">
+    <w:p w14:paraId="6F1994E3" w14:textId="77777777" w:rsidR="001149AE" w:rsidRPr="00B41B14" w:rsidRDefault="001149AE" w:rsidP="00E63FBF"/>
+    <w:p w14:paraId="4371B5DC" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="0001369B" w:rsidRDefault="00000000" w:rsidP="0001369B">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0001369B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Metodikas </w:t>
       </w:r>
       <w:r w:rsidR="00296AF0" w:rsidRPr="0001369B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Vienas vienības izmaksu standarta likmes aprēķina un piemērošanas metodika </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00296AF0" w:rsidRPr="0001369B">
@@ -1491,60 +1926,60 @@
       <w:r w:rsidR="0001369B" w:rsidRPr="0001369B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">4.2.3.1/1/24/I/001 “Skola ‒ kopienā” </w:t>
       </w:r>
       <w:r w:rsidRPr="0001369B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(turpmāk – 4.2.3.1.</w:t>
       </w:r>
       <w:r w:rsidR="4D23FE08" w:rsidRPr="0001369B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0001369B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>SAMP projekts).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4387C047" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="000669A7" w:rsidP="000669A7">
+    <w:p w14:paraId="7C5A9A40" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="000669A7" w:rsidP="000669A7">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49E84EF1" w14:textId="77777777" w:rsidR="000669A7" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="3ADC8794" w14:textId="77777777" w:rsidR="000669A7" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Ref165550318"/>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Metodika nosaka </w:t>
       </w:r>
       <w:r w:rsidR="00015F99">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">vienas vienības izmaksu </w:t>
@@ -1806,60 +2241,60 @@
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projekt</w:t>
       </w:r>
       <w:r w:rsidR="040DA1DD" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a ietvaros</w:t>
       </w:r>
       <w:r w:rsidR="00496B41">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702943A6" w14:textId="77777777" w:rsidR="000D1059" w:rsidRPr="001D6EC1" w:rsidRDefault="000D1059" w:rsidP="001D6EC1">
-[...8 lines deleted...]
-    <w:p w14:paraId="7A1517CF" w14:textId="77777777" w:rsidR="000D1059" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000D1059">
+    <w:p w14:paraId="394A1C32" w14:textId="77777777" w:rsidR="000D1059" w:rsidRPr="001D6EC1" w:rsidRDefault="000D1059" w:rsidP="001D6EC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B28856D" w14:textId="77777777" w:rsidR="000D1059" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000D1059">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -1891,60 +2326,60 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>mentoru</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> mācību programmu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163F5E9B" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="000669A7" w:rsidP="000669A7">
+    <w:p w14:paraId="0C938995" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="000669A7" w:rsidP="000669A7">
       <w:pPr>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="181D2445" w14:textId="77777777" w:rsidR="00C068B2" w:rsidRDefault="00000000" w:rsidP="00E86A03">
+    <w:p w14:paraId="1311CAA9" w14:textId="77777777" w:rsidR="00C068B2" w:rsidRDefault="00000000" w:rsidP="00E86A03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86A03">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Metodika</w:t>
       </w:r>
       <w:r w:rsidR="00E86A03" w:rsidRPr="00E86A03">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="4A6C780F" w:rsidRPr="00E86A03">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -2177,51 +2612,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0ADB7EEC" w:rsidRPr="00E86A03">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">sadarbības </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86A03">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">līgumu </w:t>
       </w:r>
       <w:r w:rsidR="00E86A03" w:rsidRPr="00E86A03">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">par </w:t>
       </w:r>
       <w:r w:rsidR="0074368F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>sadarbību</w:t>
       </w:r>
       <w:r w:rsidR="00E86A03" w:rsidRPr="00E86A03">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86A03">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>4.2.3.1.</w:t>
       </w:r>
       <w:r w:rsidR="00E86A03" w:rsidRPr="00E86A03">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> SAMP projekt</w:t>
       </w:r>
       <w:r w:rsidR="0074368F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>a īstenošanā</w:t>
@@ -2247,142 +2681,143 @@
       <w:r w:rsidRPr="00E86A03">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="0087736F" w:rsidRPr="00E86A03">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86A03">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>sadarbības līgums)</w:t>
       </w:r>
       <w:r w:rsidR="00E86A03">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31053B3E" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="001149AE">
+    <w:p w14:paraId="2C986B58" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="001149AE">
       <w:pPr>
         <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc215756241"/>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vienas vienības izmaksu standarta likmes </w:t>
       </w:r>
       <w:r w:rsidR="001B5BE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noteikšanas</w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vispārējie principi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="30BE7AA3" w14:textId="77777777" w:rsidR="00365F52" w:rsidRPr="00B41B14" w:rsidRDefault="00365F52" w:rsidP="00E63FBF"/>
-    <w:p w14:paraId="16739323" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="6E5AE06A" w14:textId="77777777" w:rsidR="00365F52" w:rsidRPr="00B41B14" w:rsidRDefault="00365F52" w:rsidP="00E63FBF"/>
+    <w:p w14:paraId="2F602D5B" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ikm</w:t>
       </w:r>
       <w:r w:rsidR="0091400F" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> aprēķins balstīts uz šādiem principiem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE069F9" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="17B8D6CD" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>tas ir iepriekš</w:t>
       </w:r>
       <w:r w:rsidR="6A7F21CB" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -2441,51 +2876,51 @@
       <w:r w:rsidR="25124E10" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>apakšpunktā</w:t>
       </w:r>
       <w:r w:rsidR="0035298E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4E6181" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="291528AD" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">tas ir </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -2532,51 +2967,51 @@
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>SAMP projektā</w:t>
       </w:r>
       <w:r w:rsidR="00072641" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>iesaistītajiem sadarbības partneriem;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FFF6901" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="2BC64326" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">tas ir </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -2682,51 +3117,51 @@
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>punktā</w:t>
       </w:r>
       <w:r w:rsidR="00273872" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>minētajiem normatīvajiem aktiem un likmes tiek noteiktas saskaņā ar metodikā noteikto aprēķinu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646C2EB7" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="700ADB86" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">tas ir </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -3073,51 +3508,51 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>361)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25491D24" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="6B9491E6" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">tas ir </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>pieredzē balstīts</w:t>
       </w:r>
@@ -3228,59 +3663,59 @@
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidR="68E13CEF" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00517DEB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk – 4.2.3.4.pasākuma metodika)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00EFAED2" w14:textId="77777777" w:rsidR="00C068B2" w:rsidRPr="00B41B14" w:rsidRDefault="00C068B2" w:rsidP="00C068B2">
+    <w:p w14:paraId="3DAE05E3" w14:textId="77777777" w:rsidR="00C068B2" w:rsidRPr="00B41B14" w:rsidRDefault="00C068B2" w:rsidP="00C068B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06125F5F" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="00E63FBF">
+    <w:p w14:paraId="5824AD81" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="00E63FBF">
       <w:pPr>
         <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc215756242"/>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3333,57 +3768,57 @@
       </w:r>
       <w:r w:rsidR="10C16D7C" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noteikšanai izmantotie</w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pamatojošie dokumenti</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="09E17205" w14:textId="77777777" w:rsidR="00365F52" w:rsidRPr="00B41B14" w:rsidRDefault="00365F52" w:rsidP="00E63FBF">
+    <w:p w14:paraId="1221181D" w14:textId="77777777" w:rsidR="00365F52" w:rsidRPr="00B41B14" w:rsidRDefault="00365F52" w:rsidP="00E63FBF">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28DFD2C3" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="3342E885">
+    <w:p w14:paraId="1AA6D9BE" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="3342E885">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Ref165548910"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Li</w:t>
       </w:r>
       <w:r w:rsidR="00F7272E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -3396,51 +3831,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>mes</w:t>
       </w:r>
       <w:r w:rsidR="06A01EC4" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikšanai</w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir izmantoti šādi normatīvie akti un informācijas avoti:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="2DA54C1A" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="0088077C" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="0DFC1343" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="0088077C" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0088077C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Eiropas Parlamenta un Padomes 2021.</w:t>
       </w:r>
       <w:r w:rsidR="001B4733" w:rsidRPr="0088077C">
         <w:rPr>
@@ -3454,61 +3889,61 @@
       <w:r w:rsidRPr="0088077C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>gada 24.</w:t>
       </w:r>
       <w:r w:rsidR="001B4733" w:rsidRPr="0088077C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0088077C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">jūnija Regulas (ES) 2021/1060, ar </w:t>
+        <w:t xml:space="preserve">jūnija Regulas (ES) 2021/1060, ar ko paredz kopīgus noteikumus par Eiropas Reģionālās attīstības fondu, Eiropas Sociālo fondu Plus, Kohēzijas fondu, Taisnīgas pārkārtošanās fondu un Eiropas Jūrlietu, zvejniecības un akvakultūras fondu un finanšu noteikumus attiecībā uz </w:t>
       </w:r>
       <w:r w:rsidRPr="0088077C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>ko paredz kopīgus noteikumus par Eiropas Reģionālās attīstības fondu, Eiropas Sociālo fondu Plus, Kohēzijas fondu, Taisnīgas pārkārtošanās fondu un Eiropas Jūrlietu, zvejniecības un akvakultūras fondu un finanšu noteikumus attiecībā uz tiem un uz Patvēruma, migrācijas un integrācijas fondu, Iekšējās drošības fondu un Finansiāla atbalsta instrumentu robežu pārvaldībai un vīzu politikai (turpmāk – regula 2021/1060)</w:t>
+        <w:t>tiem un uz Patvēruma, migrācijas un integrācijas fondu, Iekšējās drošības fondu un Finansiāla atbalsta instrumentu robežu pārvaldībai un vīzu politikai (turpmāk – regula 2021/1060)</w:t>
       </w:r>
       <w:r w:rsidR="003827ED" w:rsidRPr="334A1A41">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidR="004765C0" w:rsidRPr="0088077C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -3629,234 +4064,234 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>punkta a)</w:t>
       </w:r>
       <w:r w:rsidR="001B4733" w:rsidRPr="0088077C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0088077C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>apakšpunkts;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39655584" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="1A7B9E86" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>MK noteikumi Nr.</w:t>
       </w:r>
       <w:r w:rsidR="001B4733" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>262;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8E7B25" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00296649" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="137D4277" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00296649" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Hlk125553064"/>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Amatpersonu un darbinieku atlīdzības likum</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>s;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1817449D" w14:textId="77777777" w:rsidR="00296649" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="476B8328" w14:textId="77777777" w:rsidR="00296649" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="334A1A41">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Darba likums</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r w:rsidRPr="334A1A41">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FAFEC6A" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="02936AA7" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>MK noteikumi Nr.</w:t>
       </w:r>
       <w:r w:rsidR="001B4733" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>361;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0D6CE2" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="6C6F4954" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Likums “Par valsts sociālo apdrošināšanu</w:t>
       </w:r>
       <w:r w:rsidR="009F3902">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D16F3CB" w14:textId="1E5DF8E4" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="045D125C" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Finanšu ministrijas vadlīnijas Nr.</w:t>
       </w:r>
       <w:r w:rsidR="001B4733" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
@@ -3868,101 +4303,101 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>“Vadlīnijas par vienkāršoto izmaksu izmantošanas iespējām un to piemērošana Eiropas Savienības kohēzijas politikas programmas 2021.-2027.gadam ietvaros”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3493767B" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="0195FAC3" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>MK noteikumi</w:t>
       </w:r>
       <w:r w:rsidR="70939455" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nr.</w:t>
       </w:r>
       <w:r w:rsidR="00155C31">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="70939455" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>483</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18352E51" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="71C1CC2D" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Ref165550455"/>
       <w:r w:rsidRPr="00B41B14">
         <w:t>Izglītības un zinātnes ministrijas 2023.</w:t>
       </w:r>
       <w:r w:rsidR="59D9D71E" w:rsidRPr="00B41B14">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:t>gada 25.</w:t>
       </w:r>
       <w:r w:rsidR="59D9D71E" w:rsidRPr="00B41B14">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
@@ -3981,215 +4416,214 @@
         <w:t>Kārtība, kādā Izglītības un zinātnes ministrija kā Eiropas Savienības fondu vadībā iesaistītā atbildīgā iestāde 2021.</w:t>
       </w:r>
       <w:r w:rsidR="00F27867">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00F27867">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:t>2027.</w:t>
       </w:r>
       <w:r w:rsidR="25124E10" w:rsidRPr="00B41B14">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:t>gada plānošanas periodā izvērtē iespējas specifiskā atbalsta mērķī vai tā pasākumā izmantot vienkāršotās izmaksas un izstrādā vienkāršoto izmaksu metodiku”</w:t>
       </w:r>
       <w:r w:rsidR="006A5AD6">
         <w:t>;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="4B3EA6E7" w14:textId="77777777" w:rsidR="000669A7" w:rsidRDefault="00000000" w:rsidP="006A5AD6">
+    <w:p w14:paraId="32C2C32D" w14:textId="77777777" w:rsidR="000669A7" w:rsidRDefault="00000000" w:rsidP="006A5AD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="566"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Ministru kabineta 2016.gada 5.jūlija noteikumi Nr</w:t>
       </w:r>
       <w:r w:rsidR="00BE63EF">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t> 445 “Pedagogu darba samaksas noteikumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
       </w:r>
       <w:r w:rsidRPr="00773509">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(turpmāk -</w:t>
       </w:r>
       <w:r w:rsidR="00BE63EF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>MK noteikumi Nr. 445);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D95BEB7" w14:textId="77777777" w:rsidR="00B32F23" w:rsidRDefault="00000000" w:rsidP="006A5AD6">
+    <w:p w14:paraId="74C658DB" w14:textId="77777777" w:rsidR="00B32F23" w:rsidRDefault="00000000" w:rsidP="006A5AD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="566"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Projekta “Skola – kopienā” darbību īstenošanas vadlīnijas sadarbības partneriem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (turpmāk – 4.2.3.1.</w:t>
       </w:r>
       <w:r w:rsidR="00155C31">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>pasākuma projekta vadlīnijas</w:t>
       </w:r>
       <w:r w:rsidR="0085534B">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="009202A7">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C2414E" w14:textId="77777777" w:rsidR="009202A7" w:rsidRDefault="00000000" w:rsidP="001353BA">
+    <w:p w14:paraId="784BBCA5" w14:textId="77777777" w:rsidR="009202A7" w:rsidRDefault="00000000" w:rsidP="001353BA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="566"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001353BA">
         <w:t>Vienas vienības izmaksu standarta likmju aprēķina un piemērošanas metodika Eiropas Savienības kohēzijas politikas programmas 2021.–2027.gadam</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001353BA">
         <w:t>4.2.3.</w:t>
       </w:r>
       <w:r w:rsidR="00155C31">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001353BA">
         <w:t xml:space="preserve">specifiskā atbalsta mērķa “Sekmēt to, lai – jo īpaši nelabvēlīgā situācijā esošām grupām – būtu vienlīdzīga piekļuve kvalitatīvai un iekļaujošai izglītībai un mācībām un iespēja to iegūt, sākot ar pirmsskolas izglītību un aprūpi un vispārējās izglītības un profesionālās izglītības un mācību gaitā līdz pat augstākajai izglītībai un pieaugušo izglītībai un mācībām, tostarp veicināt mācību mobilitāti visiem un atvieglot </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001353BA">
         <w:t>piekļūstamības</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001353BA">
         <w:t xml:space="preserve"> iespējas personām ar invaliditāti” 4.2.3.4.</w:t>
       </w:r>
       <w:r w:rsidR="00336D5F">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001353BA">
         <w:t>pasākuma “Sekmēt NEET jauniešu integrēšanos izglītībā un nodarbinātībā” īstenošanai</w:t>
       </w:r>
       <w:r>
         <w:t>” (turpmāk – 4.2.3.4.metodika)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteReference w:id="19"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B502A79" w14:textId="77777777" w:rsidR="006A5AD6" w:rsidRDefault="006A5AD6" w:rsidP="000669A7">
+    <w:p w14:paraId="0C910626" w14:textId="77777777" w:rsidR="006A5AD6" w:rsidRDefault="006A5AD6" w:rsidP="000669A7">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D7A3554" w14:textId="77777777" w:rsidR="00F803C1" w:rsidRPr="00B41B14" w:rsidRDefault="00F803C1" w:rsidP="000669A7">
+    <w:p w14:paraId="32A58B30" w14:textId="77777777" w:rsidR="00F803C1" w:rsidRPr="00B41B14" w:rsidRDefault="00F803C1" w:rsidP="000669A7">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="045CBB66" w14:textId="77777777" w:rsidR="00A231AE" w:rsidRPr="0088077C" w:rsidRDefault="00000000" w:rsidP="0088077C">
+    <w:p w14:paraId="13D990CC" w14:textId="77777777" w:rsidR="00A231AE" w:rsidRPr="0088077C" w:rsidRDefault="00000000" w:rsidP="0088077C">
       <w:pPr>
         <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc215756243"/>
       <w:r w:rsidRPr="0088077C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vienas vienības izmaks</w:t>
       </w:r>
       <w:r w:rsidR="0091400F" w:rsidRPr="0088077C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="0088077C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> standarta likmes</w:t>
       </w:r>
       <w:r w:rsidR="001B5BE0" w:rsidRPr="0088077C">
@@ -4227,659 +4661,611 @@
       </w:r>
       <w:r w:rsidR="00E707B8" w:rsidRPr="0088077C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0088077C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>prasības maksājumu pamatojošai dokumentācijai un maksājumu veikšanas nosacījumi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="748DF079" w14:textId="77777777" w:rsidR="00A231AE" w:rsidRPr="009701E3" w:rsidRDefault="00A231AE" w:rsidP="00A231AE">
+    <w:p w14:paraId="1C94AC37" w14:textId="77777777" w:rsidR="00A231AE" w:rsidRPr="009701E3" w:rsidRDefault="00A231AE" w:rsidP="00A231AE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="044F498C" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="008B4D6F" w:rsidRDefault="00000000" w:rsidP="001A2D22">
+    <w:p w14:paraId="0E9F861C" w14:textId="77777777" w:rsidR="008B4D6F" w:rsidRPr="006F5101" w:rsidRDefault="00000000" w:rsidP="006F5101">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006F5101">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Likme (L) ir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5101">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>mentora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5101">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atlīdzības izmaksu apmērs stundā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:footnoteReference w:id="20"/>
+      </w:r>
+      <w:r w:rsidRPr="006F5101">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7272E" w:rsidRPr="006F5101">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atbalsta sniegšanu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5101">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>viena</w:t>
+      </w:r>
+      <w:r w:rsidR="00F7272E" w:rsidRPr="006F5101">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>m izglītojamam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5101">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.2.3.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1066F" w:rsidRPr="006F5101">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5101">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SAMP projektā. Likmes aprēķināšanā ir izmantoti šīs metodikas </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92615" w:rsidRPr="006F5101">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5101">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0087736F" w:rsidRPr="006F5101">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5101">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>punktā minētie</w:t>
+      </w:r>
+      <w:r w:rsidR="00E87020" w:rsidRPr="006F5101">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5101">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>normatīvie akti un informācijas avoti</w:t>
+      </w:r>
+      <w:r w:rsidR="006F5101" w:rsidRPr="006F5101">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Gadījumos, kad ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006F5101" w:rsidRPr="006F5101">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>mentoru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006F5101" w:rsidRPr="006F5101">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiek noslēgts darba līgums vai vienošanās pie darba līguma, likme ietver darba algu, atvaļinājuma izmaksas un darba devēja valsts sociālās apdrošināšanas obligātās iemaksas, bet gadījumos, kad atbalsts izglītojamajam tiek nodrošināts</w:t>
+      </w:r>
+      <w:r w:rsidR="006F5101">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006F5101" w:rsidRPr="006F5101">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piesaistot pakalpojuma sniedzēju uz pakalpojuma līguma vai uzņēmuma līguma pamata, likme (L) ietver atlīdzību par sniegto pakalpojumu, kā arī visus ar pakalpojuma sniegšanu saistītos izdevumus un nodokļus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E8A8A1" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="006F5101" w:rsidRDefault="006F5101" w:rsidP="006F5101">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3099F4C4" w14:textId="77777777" w:rsidR="008B4D6F" w:rsidRPr="00F7272E" w:rsidRDefault="00000000" w:rsidP="001A2D22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001A2D22">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Likme</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (L) ir </w:t>
+        <w:t xml:space="preserve">Rekomendējamā </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="008B4D6F" w:rsidRPr="001A2D22">
+      <w:r w:rsidRPr="001A2D22">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>mentora</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="008B4D6F" w:rsidRPr="001A2D22">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> atlīdzības izmaksu apmērs stundā</w:t>
+      <w:r w:rsidRPr="001A2D22">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> slodze 4.2.3.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1066F" w:rsidRPr="001A2D22">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2D22">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SAMP projektā – maksimālais izglītojamo skaits, kuriem vienlaikus drīkst būt viens </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A2D22">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>mentors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A2D22">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00583156" w:rsidRPr="00F27867">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>seši</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:footnoteReference w:id="20"/>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 4.2.3.1.</w:t>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
+      <w:r w:rsidRPr="001A2D22">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izglītojamie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4FD999" w14:textId="77777777" w:rsidR="00F7272E" w:rsidRPr="00F7272E" w:rsidRDefault="00F7272E" w:rsidP="00F7272E">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B5B869F" w14:textId="77777777" w:rsidR="00F7272E" w:rsidRDefault="00000000" w:rsidP="001A2D22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="002F29B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iena </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F29B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>mentora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F29B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sniegtais individuālā atbalsta apmērs vienam izglītojamam </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>nepārsniedz</w:t>
+      </w:r>
+      <w:r w:rsidR="002F29B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 stundas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="22"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="23"/>
+      </w:r>
+      <w:r w:rsidR="002F29B8" w:rsidRPr="0001369B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F29B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mēnesī. </w:t>
+      </w:r>
+      <w:r w:rsidR="00861BB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00861BB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>mentora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00861BB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sniegtais individuālā atbalsta laiks vienam izglītojamam pārsniedz 20 stundas mēnesī, sadarbības partneris sedz atlīdzības izmaksas starpību no saviem līdzekļiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2148328B" w14:textId="77777777" w:rsidR="00AA662C" w:rsidRPr="00AA662C" w:rsidRDefault="00AA662C" w:rsidP="00AA662C">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69C7BB7C" w14:textId="77777777" w:rsidR="00AA662C" w:rsidRPr="001A2D22" w:rsidRDefault="00000000" w:rsidP="001A2D22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A2D22">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gadījumos, kad izglītojamais vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A2D22">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>mentors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A2D22">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pārtraucis individuālā atbalsta plāna izpildi 4.2.3.1.</w:t>
       </w:r>
       <w:r w:rsidR="00E1066F" w:rsidRPr="001A2D22">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B4D6F" w:rsidRPr="001A2D22">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="001A2D22">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">aprēķināšanā ir izmantoti šīs metodikas </w:t>
-[...7 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>SAMP projekta ietvaros, tad izmaksas tiek aprēķināta</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4C26" w:rsidRPr="246E637D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="001A2D22">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...106 lines deleted...]
-    <w:p w14:paraId="70C52F70" w14:textId="77777777" w:rsidR="008B4D6F" w:rsidRPr="008B4D6F" w:rsidRDefault="008B4D6F" w:rsidP="008B4D6F">
+        <w:t xml:space="preserve"> un attiecinātas par faktiski notikušām atbalsta stundām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E707EB5" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00B41B14" w:rsidRDefault="000669A7" w:rsidP="000669A7">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57B9C2A3" w14:textId="77777777" w:rsidR="008B4D6F" w:rsidRPr="00F7272E" w:rsidRDefault="00000000" w:rsidP="001A2D22">
+    <w:p w14:paraId="2CB9A67E" w14:textId="77777777" w:rsidR="00C44CD9" w:rsidRPr="001A2D22" w:rsidRDefault="00000000" w:rsidP="001A2D22">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2D22">
-[...325 lines deleted...]
-      </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Ref165551237"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Mentora</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vienas </w:t>
       </w:r>
       <w:r w:rsidR="00940BA5" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -5090,51 +5476,51 @@
       <w:r w:rsidRPr="001A2D22">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Amatpersonu un darbinieku atlīdzības likumu </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>aprēķina šādi</w:t>
       </w:r>
       <w:r w:rsidRPr="001A2D22">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03917056" w14:textId="77777777" w:rsidR="00C44CD9" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="26401518">
+    <w:p w14:paraId="69350736" w14:textId="77777777" w:rsidR="00C44CD9" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="26401518">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1134" w:hanging="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="53DF6B6E" w:rsidRPr="00B41B14">
@@ -5184,51 +5570,51 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">amatu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="2433B339" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>apakšsaimē</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="2433B339" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D8F46CA" w14:textId="77777777" w:rsidR="00C44CD9" w:rsidRDefault="00000000" w:rsidP="26401518">
+    <w:p w14:paraId="3262A1D9" w14:textId="77777777" w:rsidR="00C44CD9" w:rsidRDefault="00000000" w:rsidP="26401518">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1134" w:hanging="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="0088077C">
@@ -5277,51 +5663,51 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pienākumi ir atbilstoši 43.1. amatu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>apakšsaimes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> III D līmenim 6. mēnešalgas grupai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C9BB262" w14:textId="77777777" w:rsidR="009E1089" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="26401518">
+    <w:p w14:paraId="0CE7C5A5" w14:textId="77777777" w:rsidR="009E1089" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="26401518">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1134" w:hanging="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">11.3. </w:t>
       </w:r>
       <w:r w:rsidR="00DA6A87" w:rsidRPr="00DA6A87">
@@ -5376,51 +5762,51 @@
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">bligāto iemaksu likme, ja darba ņēmējs tiek apdrošināts visiem sociālās apdrošināšanas veidiem, ir 34,09 procenti, no kuriem </w:t>
       </w:r>
       <w:r w:rsidR="00DA6A87" w:rsidRPr="00DA6A87">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>23,59 procentus maksā darba devējs un 10,50 procentus — darba ņēmējs</w:t>
       </w:r>
       <w:r w:rsidR="00DA6A87">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk – obligāto iemaksu likme);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C17554E" w14:textId="77777777" w:rsidR="00C44CD9" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="26401518">
+    <w:p w14:paraId="32960D2E" w14:textId="77777777" w:rsidR="00C44CD9" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="26401518">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1134" w:hanging="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="0088077C">
@@ -5736,51 +6122,51 @@
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="2433B339" w:rsidRPr="334A1A41">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="2433B339" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26308D58" w14:textId="77777777" w:rsidR="00C44CD9" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="26401518">
+    <w:p w14:paraId="41846711" w14:textId="77777777" w:rsidR="00C44CD9" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="26401518">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1134" w:hanging="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="0088077C">
@@ -5980,65 +6366,65 @@
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>panta 2.</w:t>
       </w:r>
       <w:r w:rsidR="0E4622B3" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2433B339" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>daļas a) punktu, kas nosaka, ka, lai noteiktu personāla izmaksas par darbības īstenošanu, piemērojamo stundas likmi var aprēķināt, jaunākās dokumentētās darbaspēka gada bruto izmaksas dalot ar 1 720 stundām attiecībā uz personām, kas strādā pilnu slodzi, vai ar atbilstīgu proporcionālu daļu no 1 720 stundām attiecībā uz personām, kas strādā nepilnu slodzi:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FAB3420" w14:textId="77777777" w:rsidR="00C44CD9" w:rsidRPr="00B41B14" w:rsidRDefault="00C44CD9" w:rsidP="00C44CD9">
+    <w:p w14:paraId="0F72CA59" w14:textId="77777777" w:rsidR="00C44CD9" w:rsidRPr="00B41B14" w:rsidRDefault="00C44CD9" w:rsidP="00C44CD9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="11"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55FB6A38" w14:textId="77777777" w:rsidR="00C44CD9" w:rsidRPr="000B22B2" w:rsidRDefault="00000000" w:rsidP="00C44CD9">
+    <w:p w14:paraId="41C983A3" w14:textId="77777777" w:rsidR="00C44CD9" w:rsidRPr="000B22B2" w:rsidRDefault="00000000" w:rsidP="00C44CD9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>17 426,16 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -6089,65 +6475,65 @@
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">skaitot </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>likumdošanā noteiktos darba devēja un darba ņēmēja nodokļus)</w:t>
       </w:r>
       <w:r w:rsidR="00583249">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:p w14:paraId="2926C1D5" w14:textId="77777777" w:rsidR="0079308F" w:rsidRPr="000B22B2" w:rsidRDefault="0079308F" w:rsidP="000B22B2">
+    <w:p w14:paraId="6ACBCCBE" w14:textId="77777777" w:rsidR="0079308F" w:rsidRPr="000B22B2" w:rsidRDefault="0079308F" w:rsidP="000B22B2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EE6D9E6" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00F11689" w:rsidRDefault="00000000" w:rsidP="00F11689">
+    <w:p w14:paraId="277A8EA2" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00F11689" w:rsidRDefault="00000000" w:rsidP="00F11689">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042505A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Vienas vienības izmaksu standarta likme</w:t>
       </w:r>
       <w:r w:rsidR="003E7858">
         <w:rPr>
@@ -6337,68 +6723,68 @@
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0042505A" w:rsidRPr="0042505A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>/stundā</w:t>
       </w:r>
       <w:r w:rsidR="00E87020" w:rsidRPr="0042505A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09423E60" w14:textId="77777777" w:rsidR="0079308F" w:rsidRPr="00B41B14" w:rsidRDefault="0079308F" w:rsidP="00905F62">
+    <w:p w14:paraId="23BEAF33" w14:textId="77777777" w:rsidR="0079308F" w:rsidRPr="00B41B14" w:rsidRDefault="0079308F" w:rsidP="00905F62">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D5F98FA" w14:textId="77777777" w:rsidR="00B52F25" w:rsidRPr="001A2D22" w:rsidRDefault="00000000" w:rsidP="001A2D22">
+    <w:p w14:paraId="655402E7" w14:textId="77777777" w:rsidR="00B52F25" w:rsidRPr="001A2D22" w:rsidRDefault="00000000" w:rsidP="001A2D22">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Mentora</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
@@ -6483,66 +6869,66 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>202,60 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007A7E45" w:rsidRPr="00F27867">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007A7E45">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> mēnesī 2025.gadā un 2026.gadā:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677CA02F" w14:textId="77777777" w:rsidR="007A7E45" w:rsidRDefault="007A7E45" w:rsidP="007A7E45">
+    <w:p w14:paraId="63004DC7" w14:textId="77777777" w:rsidR="007A7E45" w:rsidRDefault="007A7E45" w:rsidP="007A7E45">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="331A2476" w14:textId="77777777" w:rsidR="007A7E45" w:rsidRDefault="00000000" w:rsidP="007A7E45">
+    <w:p w14:paraId="1DB4C0C8" w14:textId="77777777" w:rsidR="007A7E45" w:rsidRDefault="00000000" w:rsidP="007A7E45">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="000D1059">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -6647,94 +7033,94 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2025.gadā</w:t>
       </w:r>
       <w:r w:rsidR="0075452B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un 2026.gadā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF5803D" w14:textId="77777777" w:rsidR="007A7E45" w:rsidRDefault="007A7E45" w:rsidP="007A7E45">
+    <w:p w14:paraId="3A548B4E" w14:textId="77777777" w:rsidR="007A7E45" w:rsidRDefault="007A7E45" w:rsidP="007A7E45">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41454E92" w14:textId="77777777" w:rsidR="007A7E45" w:rsidRPr="000D1059" w:rsidRDefault="007A7E45" w:rsidP="007A7E45">
+    <w:p w14:paraId="5870F039" w14:textId="77777777" w:rsidR="007A7E45" w:rsidRPr="000D1059" w:rsidRDefault="007A7E45" w:rsidP="007A7E45">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AE4098A" w14:textId="77777777" w:rsidR="000D1059" w:rsidRPr="00E77FCE" w:rsidRDefault="000D1059" w:rsidP="00E77FCE">
+    <w:p w14:paraId="7FBCA015" w14:textId="77777777" w:rsidR="000D1059" w:rsidRPr="00E77FCE" w:rsidRDefault="000D1059" w:rsidP="00E77FCE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="394EA616" w14:textId="77777777" w:rsidR="000D1059" w:rsidRPr="000F2CCA" w:rsidRDefault="00000000" w:rsidP="000F2CCA">
+    <w:p w14:paraId="02563C9E" w14:textId="77777777" w:rsidR="000D1059" w:rsidRPr="000F2CCA" w:rsidRDefault="00000000" w:rsidP="000F2CCA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E032DE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Piemērs</w:t>
       </w:r>
       <w:r w:rsidR="001428D8">
         <w:rPr>
@@ -6908,60 +7294,60 @@
         <w:t>mentors</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000F2CCA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007930D4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="000F2CCA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>trīs izglītojamiem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19466140" w14:textId="77777777" w:rsidR="0060667C" w:rsidRDefault="0060667C" w:rsidP="000D1059">
+    <w:p w14:paraId="41603DF5" w14:textId="77777777" w:rsidR="0060667C" w:rsidRDefault="0060667C" w:rsidP="000D1059">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C0DA420" w14:textId="77777777" w:rsidR="000D1059" w:rsidRDefault="00000000" w:rsidP="000D1059">
+    <w:p w14:paraId="2435C191" w14:textId="77777777" w:rsidR="000D1059" w:rsidRDefault="00000000" w:rsidP="000D1059">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1059">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Pārskata periodā </w:t>
       </w:r>
       <w:r w:rsidR="008B2E09">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -7054,56 +7440,56 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D1059">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>stund</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1059">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725E2B3A" w14:textId="77777777" w:rsidR="004324FA" w:rsidRPr="000D1059" w:rsidRDefault="004324FA" w:rsidP="000D1059">
+    <w:p w14:paraId="3D4F8ED3" w14:textId="77777777" w:rsidR="004324FA" w:rsidRPr="000D1059" w:rsidRDefault="004324FA" w:rsidP="000D1059">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21AD347A" w14:textId="77777777" w:rsidR="000D1059" w:rsidRPr="000D1059" w:rsidRDefault="00000000" w:rsidP="004324FA">
+    <w:p w14:paraId="30270281" w14:textId="77777777" w:rsidR="000D1059" w:rsidRPr="000D1059" w:rsidRDefault="00000000" w:rsidP="004324FA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00943BFE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1059">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">= </w:t>
@@ -7217,51 +7603,51 @@
       </w:r>
       <w:r w:rsidR="00F57875">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>182,34</w:t>
       </w:r>
       <w:r w:rsidR="004324FA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004324FA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="0CC2EF16" w14:textId="77777777" w:rsidR="007930D4" w:rsidRPr="007930D4" w:rsidRDefault="00000000" w:rsidP="007930D4">
+    <w:p w14:paraId="6397DE23" w14:textId="77777777" w:rsidR="007930D4" w:rsidRPr="007930D4" w:rsidRDefault="00000000" w:rsidP="007930D4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007930D4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="007930D4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
@@ -7357,61 +7743,61 @@
         <w:t>182,34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="2D5ACC66" w14:textId="77777777" w:rsidR="007930D4" w:rsidRPr="007930D4" w:rsidRDefault="007930D4" w:rsidP="000D1059">
+    <w:p w14:paraId="5431C54C" w14:textId="77777777" w:rsidR="007930D4" w:rsidRPr="007930D4" w:rsidRDefault="007930D4" w:rsidP="000D1059">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F6041BF" w14:textId="77777777" w:rsidR="000D1059" w:rsidRDefault="00000000" w:rsidP="000D1059">
+    <w:p w14:paraId="146AD39F" w14:textId="77777777" w:rsidR="000D1059" w:rsidRDefault="00000000" w:rsidP="000D1059">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1059">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004324FA" w:rsidRPr="000D1059">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -7490,56 +7876,56 @@
         </w:rPr>
         <w:t>20 </w:t>
       </w:r>
       <w:r w:rsidR="004324FA" w:rsidRPr="000D1059">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>stund</w:t>
       </w:r>
       <w:r w:rsidR="004324FA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidR="004324FA" w:rsidRPr="000D1059">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC6E3F2" w14:textId="77777777" w:rsidR="004324FA" w:rsidRPr="000D1059" w:rsidRDefault="004324FA" w:rsidP="000D1059">
+    <w:p w14:paraId="61453A86" w14:textId="77777777" w:rsidR="004324FA" w:rsidRPr="000D1059" w:rsidRDefault="004324FA" w:rsidP="000D1059">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B23B785" w14:textId="77777777" w:rsidR="004324FA" w:rsidRDefault="00000000" w:rsidP="004324FA">
+    <w:p w14:paraId="37E316A0" w14:textId="77777777" w:rsidR="004324FA" w:rsidRDefault="00000000" w:rsidP="004324FA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00943BFE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1059">
         <w:rPr>
@@ -7664,51 +8050,51 @@
       </w:r>
       <w:r w:rsidR="00F57875">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>202,60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="644445DA" w14:textId="77777777" w:rsidR="007930D4" w:rsidRPr="007930D4" w:rsidRDefault="00000000" w:rsidP="007930D4">
+    <w:p w14:paraId="1DE7B9D7" w14:textId="77777777" w:rsidR="007930D4" w:rsidRPr="007930D4" w:rsidRDefault="00000000" w:rsidP="007930D4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007930D4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="007930D4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
@@ -7804,62 +8190,62 @@
         <w:t>202,60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="2A38A28D" w14:textId="77777777" w:rsidR="004324FA" w:rsidRPr="000D1059" w:rsidRDefault="004324FA" w:rsidP="004324FA">
+    <w:p w14:paraId="5DD12C0B" w14:textId="77777777" w:rsidR="004324FA" w:rsidRPr="000D1059" w:rsidRDefault="004324FA" w:rsidP="004324FA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59C0B358" w14:textId="77777777" w:rsidR="004324FA" w:rsidRPr="000D1059" w:rsidRDefault="004324FA" w:rsidP="000D1059">
+    <w:p w14:paraId="3C939204" w14:textId="77777777" w:rsidR="004324FA" w:rsidRPr="000D1059" w:rsidRDefault="004324FA" w:rsidP="000D1059">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50AD12AE" w14:textId="77777777" w:rsidR="004324FA" w:rsidRPr="000D1059" w:rsidRDefault="00000000" w:rsidP="000D1059">
+    <w:p w14:paraId="04556C23" w14:textId="77777777" w:rsidR="004324FA" w:rsidRPr="000D1059" w:rsidRDefault="00000000" w:rsidP="000D1059">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r w:rsidR="003701FF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D1059">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Pārskata periodā </w:t>
       </w:r>
       <w:r w:rsidR="00D7562B">
@@ -7955,51 +8341,51 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D1059">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>stund</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidR="003701FF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB283A4" w14:textId="77777777" w:rsidR="004324FA" w:rsidRDefault="00000000" w:rsidP="004324FA">
+    <w:p w14:paraId="5C223588" w14:textId="77777777" w:rsidR="004324FA" w:rsidRDefault="00000000" w:rsidP="004324FA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00943BFE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1059">
         <w:rPr>
@@ -8124,71 +8510,70 @@
       </w:r>
       <w:r w:rsidR="00F57875">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>243,12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4D70E9AB" w14:textId="77777777" w:rsidR="007930D4" w:rsidRDefault="00000000" w:rsidP="007930D4">
+    <w:p w14:paraId="276C92CD" w14:textId="77777777" w:rsidR="007930D4" w:rsidRDefault="00000000" w:rsidP="007930D4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007930D4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="007930D4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="0045280B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>025; 2</w:t>
       </w:r>
       <w:r w:rsidRPr="007930D4">
@@ -8265,64 +8650,64 @@
         <w:t>202,60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="7FC11CB5" w14:textId="77777777" w:rsidR="007930D4" w:rsidRPr="007930D4" w:rsidRDefault="007930D4" w:rsidP="007930D4">
+    <w:p w14:paraId="0B4887A3" w14:textId="77777777" w:rsidR="007930D4" w:rsidRPr="007930D4" w:rsidRDefault="007930D4" w:rsidP="007930D4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E7758EC" w14:textId="77777777" w:rsidR="003701FF" w:rsidRPr="000D1059" w:rsidRDefault="00000000" w:rsidP="003701FF">
+    <w:p w14:paraId="78881E6D" w14:textId="77777777" w:rsidR="003701FF" w:rsidRPr="000D1059" w:rsidRDefault="00000000" w:rsidP="003701FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>4)</w:t>
       </w:r>
       <w:r w:rsidR="000D1059" w:rsidRPr="000D1059">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D1059">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Pārskata periodā </w:t>
       </w:r>
       <w:r w:rsidR="00D7562B">
@@ -8397,60 +8782,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>19 </w:t>
       </w:r>
       <w:r w:rsidRPr="000D1059">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>stund</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>as:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339B114E" w14:textId="77777777" w:rsidR="000D1059" w:rsidRDefault="000D1059" w:rsidP="000D1059">
+    <w:p w14:paraId="19042DDE" w14:textId="77777777" w:rsidR="000D1059" w:rsidRDefault="000D1059" w:rsidP="000D1059">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EF3A052" w14:textId="77777777" w:rsidR="000D1059" w:rsidRPr="000D1059" w:rsidRDefault="00000000" w:rsidP="003701FF">
+    <w:p w14:paraId="50605146" w14:textId="77777777" w:rsidR="000D1059" w:rsidRPr="000D1059" w:rsidRDefault="00000000" w:rsidP="003701FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00943BFE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1059">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> = </w:t>
@@ -8567,51 +8952,51 @@
       </w:r>
       <w:r w:rsidR="00F57875">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>192,47</w:t>
       </w:r>
       <w:r w:rsidR="007930D4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007930D4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="435A5277" w14:textId="77777777" w:rsidR="007930D4" w:rsidRPr="007930D4" w:rsidRDefault="00000000" w:rsidP="007930D4">
+    <w:p w14:paraId="1A1ACA0A" w14:textId="77777777" w:rsidR="007930D4" w:rsidRPr="007930D4" w:rsidRDefault="00000000" w:rsidP="007930D4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007930D4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="007930D4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
@@ -8707,65 +9092,65 @@
         <w:t>192,47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="7B1A6F8D" w14:textId="77777777" w:rsidR="008B2E09" w:rsidRDefault="008B2E09" w:rsidP="003701FF">
+    <w:p w14:paraId="10C5B2C9" w14:textId="77777777" w:rsidR="008B2E09" w:rsidRDefault="008B2E09" w:rsidP="003701FF">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="403669A3" w14:textId="77777777" w:rsidR="008B2E09" w:rsidRPr="000D1059" w:rsidRDefault="00000000" w:rsidP="008B2E09">
+    <w:p w14:paraId="0B6871A2" w14:textId="77777777" w:rsidR="008B2E09" w:rsidRPr="000D1059" w:rsidRDefault="00000000" w:rsidP="008B2E09">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1059">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Pārskata periodā </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>otr</w:t>
       </w:r>
       <w:r w:rsidR="00713274">
@@ -8905,60 +9290,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D7562B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">trīs </w:t>
       </w:r>
       <w:r w:rsidRPr="000D1059">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>stund</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>as:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="027F5DF9" w14:textId="77777777" w:rsidR="008B2E09" w:rsidRDefault="008B2E09" w:rsidP="008B2E09">
+    <w:p w14:paraId="40DC1890" w14:textId="77777777" w:rsidR="008B2E09" w:rsidRDefault="008B2E09" w:rsidP="008B2E09">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B44BF12" w14:textId="77777777" w:rsidR="007930D4" w:rsidRPr="000D1059" w:rsidRDefault="00000000" w:rsidP="007930D4">
+    <w:p w14:paraId="56A71571" w14:textId="77777777" w:rsidR="007930D4" w:rsidRPr="000D1059" w:rsidRDefault="00000000" w:rsidP="007930D4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1059">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> = </w:t>
@@ -9068,51 +9453,51 @@
       </w:r>
       <w:r w:rsidR="00F57875">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>30,39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4762F66C" w14:textId="77777777" w:rsidR="007930D4" w:rsidRPr="007930D4" w:rsidRDefault="00000000" w:rsidP="007930D4">
+    <w:p w14:paraId="62EE74AD" w14:textId="77777777" w:rsidR="007930D4" w:rsidRPr="007930D4" w:rsidRDefault="00000000" w:rsidP="007930D4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007930D4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="007930D4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
@@ -9208,64 +9593,64 @@
         <w:t>30,39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3A9478C2" w14:textId="77777777" w:rsidR="0060667C" w:rsidRDefault="0060667C" w:rsidP="003701FF">
+    <w:p w14:paraId="70FF0EE0" w14:textId="77777777" w:rsidR="0060667C" w:rsidRDefault="0060667C" w:rsidP="003701FF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CE9770D" w14:textId="77777777" w:rsidR="00E032DE" w:rsidRPr="00E032DE" w:rsidRDefault="00000000" w:rsidP="003701FF">
+    <w:p w14:paraId="03EA9526" w14:textId="77777777" w:rsidR="00E032DE" w:rsidRPr="00E032DE" w:rsidRDefault="00000000" w:rsidP="003701FF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Minētajā piemērā kopējās atlīdzības izmaksas </w:t>
       </w:r>
       <w:r w:rsidR="0060667C">
         <w:rPr>
@@ -9427,64 +9812,64 @@
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53891FFD" w14:textId="77777777" w:rsidR="000D1059" w:rsidRDefault="000D1059" w:rsidP="003701FF">
+    <w:p w14:paraId="59688A53" w14:textId="77777777" w:rsidR="000D1059" w:rsidRDefault="000D1059" w:rsidP="003701FF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E9D06E6" w14:textId="77777777" w:rsidR="0060667C" w:rsidRPr="001D6EC1" w:rsidRDefault="00000000" w:rsidP="003701FF">
+    <w:p w14:paraId="1A8F82D9" w14:textId="77777777" w:rsidR="0060667C" w:rsidRPr="001D6EC1" w:rsidRDefault="00000000" w:rsidP="003701FF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Minētajā piemērā kopējās atlīdzības izmaksas otrajam </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -9655,64 +10040,64 @@
         <w:t>425,46</w:t>
       </w:r>
       <w:r w:rsidR="00713274">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00713274">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="791E8529" w14:textId="77777777" w:rsidR="0060667C" w:rsidRPr="003701FF" w:rsidRDefault="0060667C" w:rsidP="003701FF">
+    <w:p w14:paraId="0E9B7981" w14:textId="77777777" w:rsidR="0060667C" w:rsidRPr="003701FF" w:rsidRDefault="0060667C" w:rsidP="003701FF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22E76D68" w14:textId="77777777" w:rsidR="002B1048" w:rsidRPr="001A2D22" w:rsidRDefault="00000000" w:rsidP="001A2D22">
+    <w:p w14:paraId="7D9105F4" w14:textId="77777777" w:rsidR="002B1048" w:rsidRPr="001A2D22" w:rsidRDefault="00000000" w:rsidP="001A2D22">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="334A1A41">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Metodikā noteikto likmi nepiemēro par </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="334A1A41">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -9831,68 +10216,68 @@
       <w:r w:rsidR="00F57875">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C87B81">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>mēnešu periodā nosaka proporcionāli</w:t>
       </w:r>
       <w:r w:rsidR="00A70769">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="235CFDD5" w14:textId="77777777" w:rsidR="002B1048" w:rsidRPr="002B1048" w:rsidRDefault="002B1048" w:rsidP="002B1048">
+    <w:p w14:paraId="3F9E5568" w14:textId="77777777" w:rsidR="002B1048" w:rsidRPr="002B1048" w:rsidRDefault="002B1048" w:rsidP="002B1048">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4182A00F" w14:textId="77777777" w:rsidR="0079308F" w:rsidRPr="001A2D22" w:rsidRDefault="00000000" w:rsidP="001A2D22">
+    <w:p w14:paraId="383F42AF" w14:textId="77777777" w:rsidR="0079308F" w:rsidRPr="001A2D22" w:rsidRDefault="00000000" w:rsidP="001A2D22">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A2D22">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Sadarbības partneris, izmaksājot atlīdzību </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001A2D22">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -9905,63 +10290,63 @@
       <w:r w:rsidRPr="001A2D22">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> par 4.2.3.1. SAMP projektā faktiski nostrādātajām stundām pārskata periodā, nodrošina dubultā finansējuma riska kontroli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="26"/>
       </w:r>
       <w:r w:rsidRPr="001A2D22">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B432475" w14:textId="77777777" w:rsidR="001428D8" w:rsidRPr="001428D8" w:rsidRDefault="001428D8" w:rsidP="001428D8">
+    <w:p w14:paraId="6DEE0D7C" w14:textId="77777777" w:rsidR="001428D8" w:rsidRPr="001428D8" w:rsidRDefault="001428D8" w:rsidP="001428D8">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69DA8181" w14:textId="77777777" w:rsidR="001428D8" w:rsidRPr="001A2D22" w:rsidRDefault="00000000" w:rsidP="001A2D22">
+    <w:p w14:paraId="60884D0C" w14:textId="77777777" w:rsidR="001428D8" w:rsidRPr="001A2D22" w:rsidRDefault="00000000" w:rsidP="001A2D22">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Pirms atlīdzības izmaksas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -10158,63 +10543,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>interaktīvo rīku</w:t>
       </w:r>
       <w:r w:rsidR="00D34512">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk – Interaktīvais rīks)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA72C5E" w14:textId="77777777" w:rsidR="00E92615" w:rsidRPr="00E92615" w:rsidRDefault="00E92615" w:rsidP="00E92615">
+    <w:p w14:paraId="6800C110" w14:textId="77777777" w:rsidR="00E92615" w:rsidRPr="00E92615" w:rsidRDefault="00E92615" w:rsidP="00E92615">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E5E11AD" w14:textId="77777777" w:rsidR="00590846" w:rsidRPr="001A2D22" w:rsidRDefault="00000000" w:rsidP="001A2D22">
+    <w:p w14:paraId="7FFB7EBE" w14:textId="77777777" w:rsidR="00590846" w:rsidRPr="001A2D22" w:rsidRDefault="00000000" w:rsidP="001A2D22">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Ref165550022"/>
       <w:r w:rsidRPr="00E92615">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Kopējo attiecināmo izmaksu apmēru sadarbības partnerim par </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E92615">
         <w:rPr>
@@ -10236,62 +10621,62 @@
       <w:r w:rsidR="0046617E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00E1066F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>SAMP</w:t>
       </w:r>
       <w:r w:rsidRPr="00E92615">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> projektā aprēķina izmantojot šādu formulu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D8F9AF" w14:textId="77777777" w:rsidR="00590846" w:rsidRDefault="00590846" w:rsidP="00590846">
+    <w:p w14:paraId="6E3A297E" w14:textId="77777777" w:rsidR="00590846" w:rsidRDefault="00590846" w:rsidP="00590846">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03EF6E58" w14:textId="77777777" w:rsidR="00590846" w:rsidRPr="008D1030" w:rsidRDefault="00000000" w:rsidP="00590846">
+    <w:p w14:paraId="4856CB52" w14:textId="77777777" w:rsidR="00590846" w:rsidRPr="008D1030" w:rsidRDefault="00000000" w:rsidP="00590846">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1030">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>K = M</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1030">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
@@ -10345,63 +10730,63 @@
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1030">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D1030">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, kur</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1368C930" w14:textId="77777777" w:rsidR="00590846" w:rsidRPr="00590846" w:rsidRDefault="00590846" w:rsidP="00590846">
+    <w:p w14:paraId="44C2EF11" w14:textId="77777777" w:rsidR="00590846" w:rsidRPr="00590846" w:rsidRDefault="00590846" w:rsidP="00590846">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35FAF827" w14:textId="77777777" w:rsidR="00590846" w:rsidRDefault="00000000" w:rsidP="00590846">
+    <w:p w14:paraId="055A36B2" w14:textId="77777777" w:rsidR="00590846" w:rsidRDefault="00000000" w:rsidP="00590846">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C5C20">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="00590846">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> – kopējais attiecināmo izmaksu apmērs attiecīgajam sadarbības partnerim par </w:t>
       </w:r>
@@ -10410,51 +10795,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>mentoru</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00590846">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> nodrošināšanu izglītojamiem 4.2.3.1. SAMP projektā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780EAF1B" w14:textId="77777777" w:rsidR="00590846" w:rsidRPr="00590846" w:rsidRDefault="00000000" w:rsidP="00590846">
+    <w:p w14:paraId="70F10422" w14:textId="77777777" w:rsidR="00590846" w:rsidRPr="00590846" w:rsidRDefault="00000000" w:rsidP="00590846">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006C5C20">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="006C5C20">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="subscript"/>
@@ -10486,86 +10871,85 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>mentora</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> attiecināmo izmaksu apmērs mēnesī </w:t>
       </w:r>
       <w:r w:rsidR="002B1048">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>viena izglītojamā atbalstam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66608ED3" w14:textId="77777777" w:rsidR="002B1048" w:rsidRDefault="002B1048" w:rsidP="008D1030">
+    <w:p w14:paraId="69387267" w14:textId="77777777" w:rsidR="002B1048" w:rsidRDefault="002B1048" w:rsidP="008D1030">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="215423C6" w14:textId="77777777" w:rsidR="008D1030" w:rsidRDefault="00000000" w:rsidP="008D1030">
+    <w:p w14:paraId="3589C28B" w14:textId="77777777" w:rsidR="008D1030" w:rsidRDefault="00000000" w:rsidP="008D1030">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Piemērs: </w:t>
       </w:r>
       <w:r w:rsidR="001428D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">2026.gada oktobrī </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">viens sadarbības partneris </w:t>
       </w:r>
       <w:r w:rsidR="003943E8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -10717,66 +11101,66 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalstu pieciem izglītojam</w:t>
       </w:r>
       <w:r w:rsidR="003943E8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>iem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33ED24B8" w14:textId="77777777" w:rsidR="002808F1" w:rsidRDefault="002808F1" w:rsidP="008D1030">
+    <w:p w14:paraId="00F92245" w14:textId="77777777" w:rsidR="002808F1" w:rsidRDefault="002808F1" w:rsidP="008D1030">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BA66CC1" w14:textId="77777777" w:rsidR="008D1030" w:rsidRDefault="00000000" w:rsidP="357839CE">
+    <w:p w14:paraId="70A46763" w14:textId="77777777" w:rsidR="008D1030" w:rsidRDefault="00000000" w:rsidP="357839CE">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="357839CE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -10866,68 +11250,68 @@
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B87657" w:rsidRPr="357839CE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003943E8" w:rsidRPr="357839CE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA6EDA6" w14:textId="77777777" w:rsidR="001D3CF3" w:rsidRDefault="001D3CF3" w:rsidP="001D3CF3">
+    <w:p w14:paraId="6E1F3541" w14:textId="77777777" w:rsidR="001D3CF3" w:rsidRDefault="001D3CF3" w:rsidP="001D3CF3">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60F7C25C" w14:textId="77777777" w:rsidR="003943E8" w:rsidRDefault="00000000" w:rsidP="357839CE">
+    <w:p w14:paraId="3E4AE065" w14:textId="77777777" w:rsidR="003943E8" w:rsidRDefault="00000000" w:rsidP="357839CE">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="357839CE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -11007,68 +11391,68 @@
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B87657" w:rsidRPr="357839CE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B87657" w:rsidRPr="357839CE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE82116" w14:textId="77777777" w:rsidR="001D3CF3" w:rsidRPr="00B87657" w:rsidRDefault="001D3CF3" w:rsidP="001D3CF3">
+    <w:p w14:paraId="598F5E2D" w14:textId="77777777" w:rsidR="001D3CF3" w:rsidRPr="00B87657" w:rsidRDefault="001D3CF3" w:rsidP="001D3CF3">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3349FE6B" w14:textId="77777777" w:rsidR="00B87657" w:rsidRDefault="00000000" w:rsidP="00B87657">
+    <w:p w14:paraId="6C1CDC3B" w14:textId="77777777" w:rsidR="00B87657" w:rsidRDefault="00000000" w:rsidP="00B87657">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B87657">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -11168,68 +11552,68 @@
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B215E7" w14:textId="77777777" w:rsidR="001D3CF3" w:rsidRDefault="001D3CF3" w:rsidP="001D3CF3">
+    <w:p w14:paraId="2A39B540" w14:textId="77777777" w:rsidR="001D3CF3" w:rsidRDefault="001D3CF3" w:rsidP="001D3CF3">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22FF2040" w14:textId="77777777" w:rsidR="00B87657" w:rsidRDefault="00000000" w:rsidP="00B87657">
+    <w:p w14:paraId="02EB2ECC" w14:textId="77777777" w:rsidR="00B87657" w:rsidRDefault="00000000" w:rsidP="00B87657">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B87657">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -11309,68 +11693,68 @@
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30850F38" w14:textId="77777777" w:rsidR="001D3CF3" w:rsidRDefault="001D3CF3" w:rsidP="001D3CF3">
+    <w:p w14:paraId="136EF3B8" w14:textId="77777777" w:rsidR="001D3CF3" w:rsidRDefault="001D3CF3" w:rsidP="001D3CF3">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BA59442" w14:textId="77777777" w:rsidR="003943E8" w:rsidRDefault="00000000" w:rsidP="00B87657">
+    <w:p w14:paraId="2288A8BF" w14:textId="77777777" w:rsidR="003943E8" w:rsidRDefault="00000000" w:rsidP="00B87657">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B87657">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -11450,66 +11834,66 @@
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B87657">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002808F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A359BAB" w14:textId="77777777" w:rsidR="002808F1" w:rsidRPr="001428D8" w:rsidRDefault="002808F1" w:rsidP="002808F1">
+    <w:p w14:paraId="6FBE7C21" w14:textId="77777777" w:rsidR="002808F1" w:rsidRPr="001428D8" w:rsidRDefault="002808F1" w:rsidP="002808F1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15A1B3FC" w14:textId="77777777" w:rsidR="008D1030" w:rsidRPr="001428D8" w:rsidRDefault="00000000" w:rsidP="008D1030">
+    <w:p w14:paraId="79ACE888" w14:textId="77777777" w:rsidR="008D1030" w:rsidRPr="001428D8" w:rsidRDefault="00000000" w:rsidP="008D1030">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001428D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Kopējais attiecināmo izmaksu apmērs attiecīgajam sadarbības partnerim par </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001428D8">
@@ -11562,51 +11946,51 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>4.2.3.1. SAMP projektā</w:t>
       </w:r>
       <w:r w:rsidR="00E92615">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026.gada oktobrī</w:t>
       </w:r>
       <w:r w:rsidR="001428D8" w:rsidRPr="001428D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> veido: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77827B3F" w14:textId="77777777" w:rsidR="00B87657" w:rsidRPr="001428D8" w:rsidRDefault="00000000" w:rsidP="008D1030">
+    <w:p w14:paraId="7961B4FF" w14:textId="77777777" w:rsidR="00B87657" w:rsidRPr="001428D8" w:rsidRDefault="00000000" w:rsidP="008D1030">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001428D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>K = M</w:t>
       </w:r>
       <w:r w:rsidRPr="001428D8">
         <w:rPr>
@@ -11744,66 +12128,66 @@
         <w:t>810,40</w:t>
       </w:r>
       <w:r w:rsidRPr="001428D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001428D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="63BF22A2" w14:textId="77777777" w:rsidR="008D1030" w:rsidRPr="00FF5EF5" w:rsidRDefault="008D1030" w:rsidP="008D1030">
+    <w:p w14:paraId="346983C3" w14:textId="77777777" w:rsidR="008D1030" w:rsidRPr="00FF5EF5" w:rsidRDefault="008D1030" w:rsidP="008D1030">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36A09FB5" w14:textId="77777777" w:rsidR="00DC4FB5" w:rsidRPr="00812270" w:rsidRDefault="00000000" w:rsidP="001A2D22">
+    <w:p w14:paraId="4EF0A3AF" w14:textId="77777777" w:rsidR="00DC4FB5" w:rsidRPr="00812270" w:rsidRDefault="00000000" w:rsidP="001A2D22">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF5EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Lai noteiktu</w:t>
       </w:r>
       <w:r w:rsidR="00A1569C" w:rsidRPr="00FF5EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -11944,51 +12328,51 @@
       <w:r w:rsidR="00812270">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>inform</w:t>
       </w:r>
       <w:r w:rsidR="00696D7E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>āciju</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1BAA16" w14:textId="77777777" w:rsidR="00DC4FB5" w:rsidRPr="00FF5EF5" w:rsidRDefault="00000000" w:rsidP="001A2D22">
+    <w:p w14:paraId="00C4543C" w14:textId="77777777" w:rsidR="00DC4FB5" w:rsidRPr="00FF5EF5" w:rsidRDefault="00000000" w:rsidP="001A2D22">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF5EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>mentora</w:t>
       </w:r>
@@ -11996,51 +12380,51 @@
       <w:r w:rsidRPr="00FF5EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> dienasgrāmat</w:t>
       </w:r>
       <w:r w:rsidR="00696D7E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="005F35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F58E4D5" w14:textId="77777777" w:rsidR="006C5C20" w:rsidRPr="00FF5EF5" w:rsidRDefault="00000000" w:rsidP="001A2D22">
+    <w:p w14:paraId="06E0253E" w14:textId="77777777" w:rsidR="006C5C20" w:rsidRPr="00FF5EF5" w:rsidRDefault="00000000" w:rsidP="001A2D22">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF5EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>izglītojamā parakstītu</w:t>
       </w:r>
       <w:r w:rsidR="00DC4FB5" w:rsidRPr="00FF5EF5">
@@ -12154,51 +12538,51 @@
       <w:r w:rsidRPr="00FF5EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC4FB5" w:rsidRPr="00FF5EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>darba stundu apjomu</w:t>
       </w:r>
       <w:r w:rsidR="00A1569C" w:rsidRPr="00FF5EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104FAD3A" w14:textId="77777777" w:rsidR="00A1569C" w:rsidRPr="00FF5EF5" w:rsidRDefault="00000000" w:rsidP="001A2D22">
+    <w:p w14:paraId="60016BC7" w14:textId="77777777" w:rsidR="00A1569C" w:rsidRPr="00FF5EF5" w:rsidRDefault="00000000" w:rsidP="001A2D22">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="334A1A41">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>mentoru</w:t>
       </w:r>
@@ -12230,66 +12614,66 @@
       <w:r w:rsidR="00447B89" w:rsidRPr="334A1A41">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">šīs </w:t>
       </w:r>
       <w:r w:rsidR="00DA1E11" w:rsidRPr="334A1A41">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>metodikas pielikums)</w:t>
       </w:r>
       <w:r w:rsidRPr="334A1A41">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB548A2" w14:textId="77777777" w:rsidR="00DC4FB5" w:rsidRPr="00236523" w:rsidRDefault="00DC4FB5" w:rsidP="00236523">
+    <w:p w14:paraId="319095BC" w14:textId="77777777" w:rsidR="00DC4FB5" w:rsidRPr="00236523" w:rsidRDefault="00DC4FB5" w:rsidP="00236523">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54B06264" w14:textId="77777777" w:rsidR="00236523" w:rsidRPr="00236523" w:rsidRDefault="00000000" w:rsidP="00236523">
+    <w:p w14:paraId="12CD26C4" w14:textId="77777777" w:rsidR="00236523" w:rsidRPr="00236523" w:rsidRDefault="00000000" w:rsidP="00236523">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00236523">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Vien</w:t>
       </w:r>
       <w:r w:rsidRPr="00236523">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -12301,66 +12685,66 @@
         <w:t xml:space="preserve">as vienības izmaksu standarta likmes rādītāja pamatojošais dokuments ir </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00236523">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>mentoru</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00236523">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> darba laika uzskaites veidlapa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DBB739E" w14:textId="77777777" w:rsidR="00236523" w:rsidRPr="00236523" w:rsidRDefault="00236523" w:rsidP="00236523">
+    <w:p w14:paraId="6354DC08" w14:textId="77777777" w:rsidR="00236523" w:rsidRPr="00236523" w:rsidRDefault="00236523" w:rsidP="00236523">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B4F2D57" w14:textId="77777777" w:rsidR="00A1569C" w:rsidRPr="00FF5EF5" w:rsidRDefault="00000000" w:rsidP="001A2D22">
+    <w:p w14:paraId="498A0CE7" w14:textId="77777777" w:rsidR="00A1569C" w:rsidRPr="00FF5EF5" w:rsidRDefault="00000000" w:rsidP="001A2D22">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF5EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -12433,51 +12817,51 @@
       <w:r w:rsidRPr="00FF5EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>. punktā minēto</w:t>
       </w:r>
       <w:r w:rsidR="007C5DCD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> informāciju</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un pārliecinās, ka:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578B649B" w14:textId="77777777" w:rsidR="00A1569C" w:rsidRPr="00FF5EF5" w:rsidRDefault="00000000" w:rsidP="00A1569C">
+    <w:p w14:paraId="501DC645" w14:textId="77777777" w:rsidR="00A1569C" w:rsidRPr="00FF5EF5" w:rsidRDefault="00000000" w:rsidP="00A1569C">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="786"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF5EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
@@ -12559,51 +12943,51 @@
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF5EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>mentora</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF5EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> dienasgrāmatā ietverto informāciju;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="199F6DD8" w14:textId="77777777" w:rsidR="00A1569C" w:rsidRDefault="00000000" w:rsidP="00A1569C">
+    <w:p w14:paraId="214C226E" w14:textId="77777777" w:rsidR="00A1569C" w:rsidRDefault="00000000" w:rsidP="00A1569C">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="786"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF5EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
@@ -12645,51 +13029,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>mentora</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF5EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> individuālā atbalsta stundu apjomu un atbilst darba laika uzskaites veidlapā norādītajai informācijai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1445C1A7" w14:textId="77777777" w:rsidR="0074331F" w:rsidRDefault="00000000" w:rsidP="00A1569C">
+    <w:p w14:paraId="00D195E1" w14:textId="77777777" w:rsidR="0074331F" w:rsidRDefault="00000000" w:rsidP="00A1569C">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="786"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">18.3. </w:t>
       </w:r>
       <w:r w:rsidR="00294FB5">
@@ -12711,84 +13095,84 @@
       <w:r w:rsidR="00294FB5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BE63EF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00294FB5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>punktā ietvertie nosacījumi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5322D066" w14:textId="77777777" w:rsidR="0074331F" w:rsidRDefault="0074331F" w:rsidP="00A1569C">
+    <w:p w14:paraId="036F89E5" w14:textId="77777777" w:rsidR="0074331F" w:rsidRDefault="0074331F" w:rsidP="00A1569C">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="786"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79A1C3C0" w14:textId="77777777" w:rsidR="00A1569C" w:rsidRDefault="00A1569C" w:rsidP="00A1569C">
+    <w:p w14:paraId="6909CFA9" w14:textId="77777777" w:rsidR="00A1569C" w:rsidRDefault="00A1569C" w:rsidP="00A1569C">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DDF8FC4" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="001A2D22" w:rsidRDefault="00000000" w:rsidP="001A2D22">
+    <w:p w14:paraId="387077F2" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="001A2D22" w:rsidRDefault="00000000" w:rsidP="001A2D22">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -12798,67 +13182,67 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>aksājum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
       <w:r w:rsidR="006C5C20">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> sadarbības partnerim atbilstoši sadarbības līgumā noteiktajam.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="149B2527" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00F345A9" w:rsidRDefault="000669A7" w:rsidP="00F345A9">
+    <w:p w14:paraId="4DB64891" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00F345A9" w:rsidRDefault="000669A7" w:rsidP="00F345A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EECFF91" w14:textId="77777777" w:rsidR="00121BF3" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="001A2D22">
+    <w:p w14:paraId="650AD1B8" w14:textId="77777777" w:rsidR="00121BF3" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="001A2D22">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Attiecināmo izmaksu apjoma noteikšanai un apstiprināšanai </w:t>
       </w:r>
       <w:r w:rsidR="40D4641A" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
@@ -12904,51 +13288,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> finanšu un līgumu aģentūrā (</w:t>
       </w:r>
       <w:r w:rsidR="00486EF7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">turpmāk </w:t>
       </w:r>
       <w:r w:rsidR="007A4025">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>– sadarbības iestāde</w:t>
       </w:r>
       <w:r w:rsidR="00486EF7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00447B89">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> maksājumu pieprasījumu, tam pievieno</w:t>
+        <w:t xml:space="preserve"> maksājumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00447B89">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>pieprasījumu, tam pievieno</w:t>
       </w:r>
       <w:r w:rsidR="00486EF7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D34512">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00447B89">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">nteraktīvajā rīkā sadarbības </w:t>
       </w:r>
       <w:r w:rsidR="40D4641A" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">partneru </w:t>
@@ -13002,68 +13393,68 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ievietojot </w:t>
       </w:r>
       <w:r w:rsidR="40D4641A" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Kohēzijas politikas fondu vadības informācijas sistēmā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="28"/>
       </w:r>
       <w:r w:rsidR="40D4641A" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05153293" w14:textId="77777777" w:rsidR="00CB48A2" w:rsidRPr="00B41B14" w:rsidRDefault="00CB48A2" w:rsidP="00CB48A2">
+    <w:p w14:paraId="6B1C6106" w14:textId="77777777" w:rsidR="00CB48A2" w:rsidRPr="00B41B14" w:rsidRDefault="00CB48A2" w:rsidP="00CB48A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1941DD2A" w14:textId="77777777" w:rsidR="00C017D9" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="001A2D22">
+    <w:p w14:paraId="3AC31393" w14:textId="77777777" w:rsidR="00C017D9" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="001A2D22">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00B444AB" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -13224,99 +13615,99 @@
         </w:rPr>
         <w:t xml:space="preserve">ajos </w:t>
       </w:r>
       <w:r w:rsidR="5D89E785" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">normatīvos aktos </w:t>
       </w:r>
       <w:r w:rsidR="003916C4" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">noteiktajā </w:t>
       </w:r>
       <w:r w:rsidR="5D89E785" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>kārtībā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ECE4ABC" w14:textId="77777777" w:rsidR="00C017D9" w:rsidRPr="00B41B14" w:rsidRDefault="00C017D9" w:rsidP="00E63FBF">
+    <w:p w14:paraId="68D2B38F" w14:textId="77777777" w:rsidR="00C017D9" w:rsidRPr="00B41B14" w:rsidRDefault="00C017D9" w:rsidP="00E63FBF">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B15C3CC" w14:textId="77777777" w:rsidR="000669A7" w:rsidRDefault="00000000" w:rsidP="00A941D2">
+    <w:p w14:paraId="763F67E3" w14:textId="77777777" w:rsidR="000669A7" w:rsidRDefault="00000000" w:rsidP="00A941D2">
       <w:pPr>
         <w:pStyle w:val="Virsraksts1"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc215756244"/>
       <w:r w:rsidRPr="334A1A41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V. Noslēguma jautājumi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="2D05371C" w14:textId="77777777" w:rsidR="00A81875" w:rsidRPr="004D0FAA" w:rsidRDefault="00A81875" w:rsidP="004D0FAA"/>
-    <w:p w14:paraId="3C200A62" w14:textId="77777777" w:rsidR="00722773" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="001A2D22">
+    <w:p w14:paraId="798161BA" w14:textId="77777777" w:rsidR="00A81875" w:rsidRPr="004D0FAA" w:rsidRDefault="00A81875" w:rsidP="004D0FAA"/>
+    <w:p w14:paraId="738F1CEB" w14:textId="77777777" w:rsidR="00722773" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="001A2D22">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Metodika ir piemērojama ar nākamo darba dienu pēc tās apstiprināšanas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -13342,64 +13733,64 @@
         </w:rPr>
         <w:t xml:space="preserve">Aģentūru, kas ir finansējuma saņēmējs </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>4.2.3.1. </w:t>
       </w:r>
       <w:r w:rsidR="00AA662C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">pasākumā, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>un sadarbības partneri.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343B29F1" w14:textId="77777777" w:rsidR="00CB48A2" w:rsidRPr="00B41B14" w:rsidRDefault="00CB48A2" w:rsidP="00CB48A2">
+    <w:p w14:paraId="5455696B" w14:textId="77777777" w:rsidR="00CB48A2" w:rsidRPr="00B41B14" w:rsidRDefault="00CB48A2" w:rsidP="00CB48A2">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CC4E24F" w14:textId="77777777" w:rsidR="00722773" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="001A2D22">
+    <w:p w14:paraId="6BBA060F" w14:textId="77777777" w:rsidR="00722773" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="001A2D22">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Ja normatīvo aktu izmaiņu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -13486,107 +13877,107 @@
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>. apakšpunktā minēt</w:t>
       </w:r>
       <w:r w:rsidR="00F345A9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iekšējo noteikumu noteiktajā kārtībā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="082ACFC9" w14:textId="77777777" w:rsidR="00CB48A2" w:rsidRPr="00B41B14" w:rsidRDefault="00CB48A2" w:rsidP="00CB48A2">
+    <w:p w14:paraId="5A8765A2" w14:textId="77777777" w:rsidR="00CB48A2" w:rsidRPr="00B41B14" w:rsidRDefault="00CB48A2" w:rsidP="00CB48A2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D7218C0" w14:textId="77777777" w:rsidR="00722773" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="001A2D22">
+    <w:p w14:paraId="1752DF2E" w14:textId="77777777" w:rsidR="00722773" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="001A2D22">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Pēc grozījumu metodikā apstiprināšanas metodiku sāk piemērot ar nākamā</w:t>
       </w:r>
       <w:r w:rsidR="004808B4">
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> kalendārā</w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> mēneša pirmo datumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2C6992" w14:textId="77777777" w:rsidR="00CB48A2" w:rsidRPr="00B41B14" w:rsidRDefault="00CB48A2" w:rsidP="00CB48A2">
+    <w:p w14:paraId="6148ADB1" w14:textId="77777777" w:rsidR="00CB48A2" w:rsidRPr="00B41B14" w:rsidRDefault="00CB48A2" w:rsidP="00CB48A2">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BDAEE91" w14:textId="77777777" w:rsidR="00722773" w:rsidRPr="00B41B14" w:rsidRDefault="00000000" w:rsidP="001A2D22">
+    <w:p w14:paraId="3C3C522B" w14:textId="77777777" w:rsidR="00DA1E11" w:rsidRDefault="00000000" w:rsidP="00AA662C">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Apstiprināto metodiku Izglītības un zinātnes ministrija ievieto tīmekļa vietnē </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -13614,129 +14005,80 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> vadošajai iestādei, </w:t>
       </w:r>
       <w:r w:rsidR="00B444AB" w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>adarbības iestādei un Aģentūrai uz oficiālo e-pasta adresi</w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B14">
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...47 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="25DD80B7" w14:textId="77777777" w:rsidR="00DA1E11" w:rsidRPr="00B41B14" w:rsidRDefault="00DA1E11" w:rsidP="00AA662C">
+    <w:p w14:paraId="7129008D" w14:textId="77777777" w:rsidR="00DA1E11" w:rsidRPr="00B41B14" w:rsidRDefault="00DA1E11" w:rsidP="00AA662C">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DA1E11" w:rsidRPr="00B41B14" w:rsidSect="00765BBF">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="424FE040" w14:textId="77777777" w:rsidR="004173A4" w:rsidRDefault="004173A4">
+    <w:p w14:paraId="1C9BDDEE" w14:textId="77777777" w:rsidR="00844941" w:rsidRDefault="00844941">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FB8352A" w14:textId="77777777" w:rsidR="004173A4" w:rsidRDefault="004173A4">
+    <w:p w14:paraId="15CC4ED8" w14:textId="77777777" w:rsidR="00844941" w:rsidRDefault="00844941">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -13791,943 +14133,1189 @@
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="1071742614"/>
+      <w:id w:val="1327008587"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="37D091AD" w14:textId="77777777" w:rsidR="00765BBF" w:rsidRPr="002D2448" w:rsidRDefault="00000000">
+      <w:p w14:paraId="17A15F15" w14:textId="77777777" w:rsidR="008141D1" w:rsidRDefault="00000000">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
-          <w:jc w:val="center"/>
-[...2 lines deleted...]
-          </w:rPr>
+          <w:jc w:val="right"/>
         </w:pPr>
-        <w:r w:rsidRPr="002D2448">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="002D2448">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="002D2448">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="002D2448">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidRPr="002D2448">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="577165D3" w14:textId="77777777" w:rsidR="00765BBF" w:rsidRDefault="00765BBF">
-[...4 lines deleted...]
-  <w:p w14:paraId="345C3C00" w14:textId="77777777" w:rsidR="002D2448" w:rsidRDefault="002D2448">
+  <w:p w14:paraId="24C9725C" w14:textId="77777777" w:rsidR="002D2448" w:rsidRDefault="002D2448">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34A8F6C0" w14:textId="77777777" w:rsidR="004173A4" w:rsidRDefault="004173A4" w:rsidP="000669A7">
+    <w:p w14:paraId="05AEDDC6" w14:textId="77777777" w:rsidR="00844941" w:rsidRDefault="00844941" w:rsidP="000669A7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46BBE02F" w14:textId="77777777" w:rsidR="004173A4" w:rsidRDefault="004173A4" w:rsidP="000669A7">
+    <w:p w14:paraId="35A2345E" w14:textId="77777777" w:rsidR="00844941" w:rsidRDefault="00844941" w:rsidP="000669A7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="25DFDD25" w14:textId="77777777" w:rsidR="003E0EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5FDB2C59" w14:textId="77777777" w:rsidR="003E0EF3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="003E0EF3" w:rsidRPr="00BF7DBC">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:t>https://likumi.lv/ta/id/353690</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> (25.4.2.apakšpunkts)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B513B">
+        <w:t>(25.4.2.apakšpunkts)</w:t>
+      </w:r>
+      <w:r w:rsidR="00036517" w:rsidRPr="006B513B">
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00036517">
-        <w:t xml:space="preserve"> (skatīts 14.09.2025.)</w:t>
+        <w:t xml:space="preserve">skatīts </w:t>
+      </w:r>
+      <w:r w:rsidR="000C4770">
+        <w:t>28.07.2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00036517">
+        <w:t>.)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1833ACB6" w14:textId="77777777" w:rsidR="00296649" w:rsidRDefault="00000000">
+    <w:p w14:paraId="76413A54" w14:textId="77777777" w:rsidR="00296649" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidR="00296649" w:rsidRPr="00BF7DBC">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:t>https://likumi.lv/ta/id/353690</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (23.3.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DC4C3E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B513B">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>(23.3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4C3E" w:rsidRPr="006B513B">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B513B">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>apakšpunkts)</w:t>
       </w:r>
+      <w:r w:rsidR="00036517" w:rsidRPr="006B513B">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00036517" w:rsidRPr="006B513B">
+        <w:t>(</w:t>
+      </w:r>
       <w:r w:rsidR="00036517">
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">skatīts </w:t>
+      </w:r>
+      <w:r w:rsidR="000C4770">
+        <w:t>28.07.2026</w:t>
       </w:r>
       <w:r w:rsidR="00036517">
-        <w:t>(skatīts 14.09.2025.)</w:t>
+        <w:t>.)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1175748C" w14:textId="77777777" w:rsidR="00296649" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3F67AD37" w14:textId="77777777" w:rsidR="00296649" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
         <w:r w:rsidR="00296649" w:rsidRPr="00BF7DBC">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:t>https://likumi.lv/ta/id/353690</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (23.4.apakšpunkts)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B513B">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>(23.4.apakšpunkts)</w:t>
+      </w:r>
+      <w:r w:rsidR="00036517" w:rsidRPr="006B513B">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00036517" w:rsidRPr="006B513B">
+        <w:t>(skatīts</w:t>
       </w:r>
       <w:r w:rsidR="00036517">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00036517">
-        <w:t>(skatīts 14.09.2025.)</w:t>
+      <w:r w:rsidR="000C4770">
+        <w:t>28.07.2026.)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6204DBB3" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00BF7DBC" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="076CE4D6" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00BF7DBC" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF7DBC">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00BF7DBC">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidR="00BF7DBC" w:rsidRPr="00BF7DBC">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:t>https://likumi.lv/ta/id/353690</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF7DBC">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (14.punkts)</w:t>
       </w:r>
       <w:r w:rsidR="00036517">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00036517">
-        <w:t>(skatīts 14.09.2025.)</w:t>
+        <w:t xml:space="preserve">(skatīts </w:t>
+      </w:r>
+      <w:r w:rsidR="000C4770">
+        <w:t>28.07.2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00036517">
+        <w:t>.)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="6F6D4EBF" w14:textId="77777777" w:rsidR="00E86A03" w:rsidRDefault="00000000" w:rsidP="00E86A03">
+    <w:p w14:paraId="77938EA6" w14:textId="77777777" w:rsidR="00E86A03" w:rsidRDefault="00000000" w:rsidP="00E86A03">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF7DBC">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Hlk209046174"/>
-      <w:r w:rsidR="00BF7DBC">
-[...8 lines deleted...]
-      <w:r w:rsidR="00BF7DBC" w:rsidRPr="00BF7DBC">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidR="00E86A03" w:rsidRPr="00DA4128">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+          </w:rPr>
+          <w:t>https://likumi.lv/ta/id/353690</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidR="00036517" w:rsidRPr="006B513B">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00036517" w:rsidRPr="006B513B">
+        <w:t>(</w:t>
+      </w:r>
       <w:r w:rsidR="00036517">
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">skatīts </w:t>
+      </w:r>
+      <w:r w:rsidR="000C4770">
+        <w:t>28.07.2026</w:t>
       </w:r>
       <w:r w:rsidR="00036517">
-        <w:t>(skatīts 14.09.2025.)</w:t>
+        <w:t>.)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="4F72E4BB" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00561273" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="72D47D3F" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="006B513B" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00561273">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="009E5F54" w:rsidRPr="009E5F54">
-[...2 lines deleted...]
-      <w:r w:rsidR="00026224">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="000669A7" w:rsidRPr="00DA4128">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+          </w:rPr>
+          <w:t>https://likumi.lv/ta/id/332122</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006B513B">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> (skatīts 13.10.2025.)</w:t>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00026224" w:rsidRPr="006B513B">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(skatīts </w:t>
+      </w:r>
+      <w:r w:rsidR="000C4770" w:rsidRPr="006B513B">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>28.07.2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00026224" w:rsidRPr="006B513B">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="05BDB0C8" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00026224" w:rsidRDefault="00000000" w:rsidP="00026224">
+    <w:p w14:paraId="5CD5DF55" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="006B513B" w:rsidRDefault="00000000" w:rsidP="00026224">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006329FE">
+      <w:r w:rsidRPr="006B513B">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="00026224" w:rsidRPr="001373B1">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00026224" w:rsidRPr="006B513B">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://likumi.lv/ta/id/202273</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00026224">
+      <w:r w:rsidR="00026224" w:rsidRPr="006B513B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00026224">
+      <w:r w:rsidR="00026224" w:rsidRPr="006B513B">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t>(skatīts 13.10.2025.)</w:t>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(skatīts </w:t>
+      </w:r>
+      <w:r w:rsidR="000C4770" w:rsidRPr="006B513B">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>28.07.2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00026224" w:rsidRPr="006B513B">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="593389C6" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00026224" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="13E5AD0D" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="006B513B" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B513B">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="009E5F54">
+      <w:r w:rsidR="009E5F54" w:rsidRPr="006B513B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E5F54" w:rsidRPr="009E5F54">
-[...2 lines deleted...]
-      <w:r w:rsidR="009E5F54">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="000669A7" w:rsidRPr="00DA4128">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+          </w:rPr>
+          <w:t>https://likumi.lv/ta/id/45466</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00026224">
+      <w:r w:rsidR="009E5F54" w:rsidRPr="006B513B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00026224" w:rsidRPr="006B513B">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t>(skatīts 13.10.2025.)</w:t>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(skatīts </w:t>
+      </w:r>
+      <w:r w:rsidR="000C4770" w:rsidRPr="006B513B">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>28.07.2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00026224" w:rsidRPr="006B513B">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="293955B6" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00026224" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="6D2C9826" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00026224" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B513B">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="009E5F54" w:rsidRPr="009E5F54">
-[...2 lines deleted...]
-      <w:r w:rsidR="00026224">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="000669A7" w:rsidRPr="00DA4128">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+          </w:rPr>
+          <w:t>https://likumi.lv/ta/id/333463</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00026224" w:rsidRPr="006B513B">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...68 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(skatīts </w:t>
+      </w:r>
+      <w:r w:rsidR="000C4770" w:rsidRPr="006B513B">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>28.07.2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00026224" w:rsidRPr="006B513B">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="1799E65C" w14:textId="77777777" w:rsidR="000669A7" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="62D5CE22" w14:textId="77777777" w:rsidR="000669A7" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidR="000669A7">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="000669A7" w:rsidRPr="0078614C">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>Vienas vienības izmaksu standarta likmju aprēķina un piemērošanas metodika 4.2.3.4. pasākuma “Sekmēt NEET jauniešu integrēšanos izglītībā un nodarbinātībā” īstenošanai - ES fondi</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B60C72">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B60C72">
-        <w:t>(skatīts 29.10.2025.)</w:t>
+      <w:r>
+        <w:t>(skatīts 28.07.2026.)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="06271697" w14:textId="77777777" w:rsidR="00F5006E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3F51D095" w14:textId="77777777" w:rsidR="00F5006E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t>Vienas vienības izmaksu standarta likmes aprēķinā piemērota 4.2.3.4.pasākuma metodikas a</w:t>
+        <w:t xml:space="preserve"> Vienas vienības izmaksu standarta likmes aprēķinā piemērota 4.2.3.4.pasākuma metodikas a</w:t>
       </w:r>
       <w:r w:rsidRPr="001A4D11">
         <w:t>prēķina pamatojum</w:t>
       </w:r>
       <w:r>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="001A4D11">
         <w:t xml:space="preserve"> vienas vienības izmaksu standarta likmei par viena mērķa grupas jaunieša dalību mērķa grupas jaunieša individuālajā pasākumu programmā mēnes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ī </w:t>
       </w:r>
       <w:r w:rsidR="00854366">
         <w:t xml:space="preserve">ietvertā </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00854366">
         <w:t>mentora</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00854366">
         <w:t xml:space="preserve"> amatu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00854366">
         <w:t>apakšsaime</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00854366">
         <w:t xml:space="preserve">, līmenis un mēnešalgas grupa (43.1.amatu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00854366">
         <w:t>apakšsaime</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00854366">
         <w:t>, III D līmenis, 6.mēnešalgu grupa)</w:t>
       </w:r>
       <w:r w:rsidR="004D0FAA">
-        <w:t xml:space="preserve"> (4,2,3,4,pasākuma metodikas 8.punkts)</w:t>
+        <w:t xml:space="preserve"> (4</w:t>
+      </w:r>
+      <w:r w:rsidR="000C4770">
+        <w:t xml:space="preserve">.2.3.4. </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0FAA">
+        <w:t xml:space="preserve">pasākuma metodikas </w:t>
+      </w:r>
+      <w:r w:rsidR="000C4770">
+        <w:t>2.pielikuma 6.punkts</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0FAA">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B60C72">
-        <w:t xml:space="preserve"> (skatīts 29.10.2025.)</w:t>
+        <w:t xml:space="preserve"> (skatī</w:t>
+      </w:r>
+      <w:r w:rsidR="000C4770">
+        <w:t>ts 28.07.2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60C72">
+        <w:t>.)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="249A570E" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00A52957" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="40BBC2FD" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00A52957" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00053768" w:rsidRPr="00053768">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="000669A7">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX:02021R1060-20240630</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00036517">
-        <w:t xml:space="preserve"> (skatīts 12.09.2025.)</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="000669A7" w:rsidRPr="00DA4128">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+          </w:rPr>
+          <w:t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02021R1060-20260701</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (skatīts 28.07.2026.)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="500A7067" w14:textId="77777777" w:rsidR="00053768" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7E343C19" w14:textId="77777777" w:rsidR="00053768" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="001353BA" w:rsidRPr="003C67B0">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>https://likumi.lv/ta/id/26019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001353BA">
-        <w:t xml:space="preserve"> (skatīts 09.11.2025.)</w:t>
+        <w:t xml:space="preserve"> (skatīts </w:t>
+      </w:r>
+      <w:r w:rsidR="00580875">
+        <w:t>28.07.2026</w:t>
+      </w:r>
+      <w:r w:rsidR="001353BA">
+        <w:t>.)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="3B8701B9" w14:textId="77777777" w:rsidR="009F3902" w:rsidRDefault="00000000">
+    <w:p w14:paraId="34F28345" w14:textId="77777777" w:rsidR="009F3902" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00036517" w:rsidRPr="001373B1">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>https://likumi.lv/doc.php?id=45466</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00036517">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00336D5F">
-        <w:t>(skatīts 12.11.2025.)</w:t>
+        <w:t xml:space="preserve">(skatīts </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82A0F">
+        <w:t>28.07.2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00336D5F">
+        <w:t>.)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="4559FC09" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00A52957" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="56A2AF07" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00A52957" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r w:rsidRPr="00A52957">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="000669A7" w:rsidRPr="00A52957">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>Vadlīnijas par vienkāršoto izmaksu izmantošanas iespējām un to piemērošana Eiropas Savienības kohēzijas politikas programmas 2021.–2027.gadam ietvaros - ES fondi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001353BA">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (skatīts 10.10.2025.)</w:t>
+        <w:t xml:space="preserve"> (skatīts </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82A0F">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+        </w:rPr>
+        <w:t>28.07.2026.</w:t>
+      </w:r>
+      <w:r w:rsidR="001353BA">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="2826B957" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00A52957" w:rsidRDefault="00000000" w:rsidP="000669A7">
+    <w:p w14:paraId="3A218BE4" w14:textId="77777777" w:rsidR="000669A7" w:rsidRPr="00462CA4" w:rsidRDefault="00000000" w:rsidP="000669A7">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r w:rsidRPr="00A52957">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00F345A9" w:rsidRPr="00BF7DBC">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:t>https://likumi.lv/ta/id/353690</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00026224">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (skatīts 22.11.2025.)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00026224" w:rsidRPr="00462CA4">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>(skatīts 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82A0F" w:rsidRPr="00462CA4">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>8.07.2026.</w:t>
+      </w:r>
+      <w:r w:rsidR="00026224" w:rsidRPr="00462CA4">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="70A110CD" w14:textId="77777777" w:rsidR="006A5AD6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="34007655" w14:textId="77777777" w:rsidR="006A5AD6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00026224" w:rsidRPr="001373B1">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>https://likumi.lv/ta/id/283667</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00026224">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00026224">
+      <w:r w:rsidR="00026224" w:rsidRPr="00462CA4">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-        <w:t>(skatīts 22.11.2025.)</w:t>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>(skatīts 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82A0F" w:rsidRPr="00462CA4">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>8.07.2026.</w:t>
+      </w:r>
+      <w:r w:rsidR="00026224" w:rsidRPr="00462CA4">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="6E0E6C46" w14:textId="77777777" w:rsidR="00B32F23" w:rsidRDefault="00000000">
+    <w:p w14:paraId="10C85FD1" w14:textId="77777777" w:rsidR="00B32F23" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:anchor="page=42&amp;zoom=100,77,185" w:history="1">
+      <w:hyperlink r:id="rId18" w:anchor="page=42&amp;zoom=100,77,185" w:history="1">
         <w:r w:rsidR="00026224" w:rsidRPr="001373B1">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>https://www.skola-kopiena.lv/uploads/7c/38/7c38827a-0e49-4370-b137-2b9df58ade17.pdf#page=42&amp;zoom=100,77,185</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00026224">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00026224">
+      <w:r w:rsidR="00026224" w:rsidRPr="00462CA4">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-        <w:t>(skatīts 22.11.2025.)</w:t>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>(skatīts 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82A0F" w:rsidRPr="00462CA4">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>8.0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462CA4">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82A0F" w:rsidRPr="00462CA4">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00026224" w:rsidRPr="00462CA4">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="3A5CB789" w14:textId="77777777" w:rsidR="001353BA" w:rsidRDefault="00000000">
+    <w:p w14:paraId="72108C98" w14:textId="77777777" w:rsidR="001353BA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="001353BA" w:rsidRPr="003C67B0">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vienas-vienibas-izmaksu-standarta-likmju-aprekina-un-piemerosanas-metodika-4-2-3-4-pasakuma-sekmet-neet-jauniesu-integresanos-izglitiba-un-nodarbinatiba-istenosanai</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> (skatīts 25.11.2025</w:t>
+        <w:t xml:space="preserve"> (skatīts </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82A0F">
+        <w:t>28.0</w:t>
+      </w:r>
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82A0F">
+        <w:t>.2026</w:t>
       </w:r>
       <w:r w:rsidR="00F27867">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w14:paraId="11F9D139" w14:textId="77777777" w:rsidR="007869CE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7FEEA1D8" w14:textId="77777777" w:rsidR="007869CE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F0A23">
+      <w:r w:rsidRPr="006B513B">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>Astronomiskā stunda (ieskaitot starpbrīžus starp mācību stundām, nodarbībām vai lekcijām) atbilstoši MK noteikumu Nr. 445 2.</w:t>
       </w:r>
-      <w:r w:rsidR="008F0A23">
+      <w:r w:rsidR="008F0A23" w:rsidRPr="006B513B">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F0A23">
+      <w:r w:rsidRPr="006B513B">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>punktam</w:t>
       </w:r>
-      <w:r w:rsidR="00A6637E">
+      <w:r w:rsidR="00A6637E" w:rsidRPr="006B513B">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="000A6CA7" w:rsidRPr="003C67B0">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>https://likumi.lv/ta/id/283667</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A6637E">
+      <w:r w:rsidR="00A6637E" w:rsidRPr="006B513B">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="000A6CA7">
+      <w:r w:rsidR="000A6CA7" w:rsidRPr="006B513B">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> (skatīts 05.10.2025.)</w:t>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (skatīts </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82A0F" w:rsidRPr="006B513B">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>28.06.2026</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6CA7" w:rsidRPr="006B513B">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
-    <w:p w14:paraId="37DC3201" w14:textId="77777777" w:rsidR="000A6CA7" w:rsidRPr="000A6CA7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00C3DAC7" w14:textId="77777777" w:rsidR="000A6CA7" w:rsidRPr="00B82A0F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A6CA7">
         <w:t>Metodikā</w:t>
       </w:r>
       <w:r w:rsidR="00B60C72">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000A6CA7">
         <w:t xml:space="preserve"> nosakot rekomendējamo </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A6CA7">
         <w:t>mentora</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A6CA7">
@@ -14820,502 +15408,565 @@
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>mentors</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A6CA7">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir 6 mērķa grupas jaunieši</w:t>
       </w:r>
       <w:r w:rsidR="00B60C72">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A6CA7">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(18.lp., skatīts 25.11.2025.)</w:t>
+        <w:t>(18.lp.)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="000A6CA7" w:rsidRPr="003C67B0">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
           </w:rPr>
           <w:t>https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vienas-vienibas-izmaksu-standarta-likmju-aprekina-un-piemerosanas-metodika-4-2-3-4-pasakuma-sekmet-neet-jauniesu-integresanos-izglitiba-un-nodarbinatiba-istenosanai</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00B82A0F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82A0F">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+        </w:rPr>
+        <w:t>(skatīts 28.06.2026.)</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
-    <w:p w14:paraId="15770FFB" w14:textId="77777777" w:rsidR="002F29B8" w:rsidRDefault="00000000">
+    <w:p w14:paraId="74ACA8C8" w14:textId="77777777" w:rsidR="002F29B8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r w:rsidRPr="000A6CA7">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000A6CA7">
         <w:t xml:space="preserve"> Uzskaita pilnas stundas</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
-    <w:p w14:paraId="13ACCBD4" w14:textId="77777777" w:rsidR="000A6CA7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1ED3EC1B" w14:textId="77777777" w:rsidR="000A6CA7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Metodikā nosakot </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>mentora</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> individuālā atbalsta maksimālo apmēru vienam izglītojamam 20 stundu apjomā viena kalendārā mēneša ietvaros piemērots 4.2.3.1.projekta vadlīnijās sadaļā “Individuālo atbalsta pasākumu īstenošana izglītojamajiem” </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>apakšsadaļā</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Mentora</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> individuālais atbalsts izglītojamam” ietvertais nosacījums par </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>mentora</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> individuālo atbalstu izglītojamajam maksimāli pieļaujamo kontaktstundu skaitu vienam izglītojamajam 20 stundu apmērā viena kalendārā mēneša ietvaros (33.lp.,skatīts 26.11.2025.) </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId17" w:history="1">
+        <w:t xml:space="preserve"> individuālo atbalstu izglītojamajam maksimāli pieļaujamo kontaktstundu skaitu vienam izglītojamajam 20 stundu apmērā viena kalendārā mēneša ietvaros (skatīts </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82A0F">
+        <w:t>28.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="000A6CA7" w:rsidRPr="003C67B0">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>https://www.skola-kopiena.lv/uploads/7c/38/7c38827a-0e49-4370-b137-2b9df58ade17.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
-    <w:p w14:paraId="67144DF8" w14:textId="77777777" w:rsidR="00C44CD9" w:rsidRDefault="00000000" w:rsidP="00C44CD9">
+    <w:p w14:paraId="431598F5" w14:textId="77777777" w:rsidR="00C44CD9" w:rsidRDefault="00000000" w:rsidP="00C44CD9">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r w:rsidRPr="00A52957">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00C44CD9" w:rsidRPr="00A52957">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>bazes-alga-2025_precize_pec budz.lik_.xlsx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B60C72">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (14.10.2025.)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B60C72" w:rsidRPr="006B513B">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82A0F" w:rsidRPr="006B513B">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>28.06.2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60C72" w:rsidRPr="006B513B">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="25">
-    <w:p w14:paraId="110007A7" w14:textId="77777777" w:rsidR="008D59DC" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2E99BDFB" w14:textId="77777777" w:rsidR="008D59DC" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Metodikā iekļautajos aprēķinos 2025.</w:t>
       </w:r>
       <w:r w:rsidR="0075452B">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>gadam un 2026.</w:t>
       </w:r>
       <w:r w:rsidR="0075452B">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>gada</w:t>
       </w:r>
       <w:r w:rsidR="0075452B">
         <w:t>m valstī noteiktā mēnešalga</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tiek piemērota vienāda jeb 1 237,06 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, ņemot vērā Ministru kabineta interneta vietnē iekļauto atrunu par to, ka</w:t>
       </w:r>
       <w:r w:rsidR="0075452B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>valstī noteiktā bāzes mēnešalga 2025.gadam paliek spēkā arī 2026.gadā (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="008D59DC" w:rsidRPr="008633D4">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>https://www.mk.gov.lv/lv/dati-par-darba-samaksu-un-nodarbinatajiem-valsts-parvalde</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>) (skatīts 28.10.2025.)</w:t>
+        <w:t xml:space="preserve">) (skatīts </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82A0F">
+        <w:t>28.06.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="26">
-    <w:p w14:paraId="49323C01" w14:textId="77777777" w:rsidR="0079308F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5B1A0AE4" w14:textId="77777777" w:rsidR="0079308F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūra un sadarbības partneri dubultā finansējuma riska kontroli nodrošina atbilstoši </w:t>
       </w:r>
       <w:r w:rsidRPr="1806953A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūras </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">izstrādātai 4.2.3.1. SAMP </w:t>
       </w:r>
       <w:r>
         <w:t>projekta iekšējās vadības un kontroles sistēmai (kārtībai) (MK noteikumu Nr. 483 35.3. apakšpunkts), 4.2.3.1. SAMP projekta īstenošanas vadlīnijām sadarbības partneriem (MK noteikumu Nr. 483 35.9. apakšpunkts), 4.2.3.1. SAMP projekta informācijas sistēmā (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="0079308F" w:rsidRPr="00835C01">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>https://is.skola-kopiena.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">) (skatīts: 13.03.2025.) un demarkācijas matricā (pieejama: </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId21" w:history="1">
+        <w:t>) (skatīts:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82A0F">
+        <w:t>28.06.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.) un demarkācijas matricā (pieejama: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="0079308F">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>https://www.esfondi.lv/profesionaliem/demarkacija</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>) (skatīts: 13.03.2025.) pieejamai informācijai.</w:t>
+        <w:t xml:space="preserve">) (skatīts: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82A0F">
+        <w:t>28.06.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.) pieejamai informācijai.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="27">
-    <w:p w14:paraId="2734BDE5" w14:textId="77777777" w:rsidR="00A1569C" w:rsidRDefault="00000000" w:rsidP="00A1569C">
+    <w:p w14:paraId="1120BC53" w14:textId="77777777" w:rsidR="00A1569C" w:rsidRDefault="00000000" w:rsidP="00A1569C">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00E57511" w:rsidRPr="00E57511">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>https://likumi.lv/ta/id/353690</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00940BA5">
         <w:t xml:space="preserve"> (23.3.apakšpunkts)</w:t>
       </w:r>
       <w:r w:rsidR="007241CE">
-        <w:t>(skatīts 15.10.2025.)</w:t>
+        <w:t xml:space="preserve">(skatīts </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82A0F">
+        <w:t>28.06.2026</w:t>
+      </w:r>
+      <w:r w:rsidR="007241CE">
+        <w:t>.)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="28">
-    <w:p w14:paraId="2D65B144" w14:textId="77777777" w:rsidR="00121BF3" w:rsidRPr="00062835" w:rsidRDefault="00000000" w:rsidP="00121BF3">
+    <w:p w14:paraId="2FE57A6B" w14:textId="77777777" w:rsidR="00121BF3" w:rsidRPr="00062835" w:rsidRDefault="00000000" w:rsidP="00121BF3">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00062835">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="00121BF3" w:rsidRPr="00062835">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>https://projekti.cfla.gov.lv/Login/Index?ReturnUrl=https%3A%2F%2Fkpvis.cfla.gov.lv%2F</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00062835">
-        <w:t>(skatīts: 1</w:t>
-[...2 lines deleted...]
-        <w:t>3</w:t>
+        <w:t>(skatīts:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82A0F">
+        <w:t xml:space="preserve"> 28.06.2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00062835">
-        <w:t>.03.2025.)</w:t>
+        <w:t>.)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="29">
-    <w:p w14:paraId="314E4496" w14:textId="77777777" w:rsidR="00722773" w:rsidRPr="00062835" w:rsidRDefault="00000000" w:rsidP="00722773">
+    <w:p w14:paraId="1196328A" w14:textId="77777777" w:rsidR="00722773" w:rsidRPr="00062835" w:rsidRDefault="00000000" w:rsidP="00722773">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r w:rsidRPr="00062835">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00062835">
         <w:t xml:space="preserve"> Metodika un grozījumi metodikā tiek apstiprināti ar atbildīgās iestādes rīkojumu</w:t>
       </w:r>
       <w:r w:rsidR="004D580C">
         <w:t xml:space="preserve"> par metodikas apstiprināšanu</w:t>
       </w:r>
       <w:r w:rsidRPr="00062835">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="30">
-    <w:p w14:paraId="22AA01E4" w14:textId="77777777" w:rsidR="00722773" w:rsidRDefault="00000000" w:rsidP="00722773">
+    <w:p w14:paraId="4A1D9F8A" w14:textId="77777777" w:rsidR="00722773" w:rsidRDefault="00000000" w:rsidP="00722773">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="3B295DC1">
         <w:t xml:space="preserve">Izglītības un zinātnes ministrija kā atbildīgā iestāde izvērtē, vai ir nepieciešams veikt  izmaiņas likmju aprēķinā </w:t>
       </w:r>
       <w:r w:rsidR="00F345A9">
         <w:t xml:space="preserve">divu </w:t>
       </w:r>
       <w:r w:rsidR="3B295DC1">
         <w:t xml:space="preserve">mēnešu laikā no grozījumu </w:t>
       </w:r>
       <w:r w:rsidR="00FF5EF5">
         <w:t>šīs metodikas 6.2., 6.3., 6.4. vai 6.5.</w:t>
       </w:r>
       <w:r w:rsidR="008879E9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF5EF5">
         <w:t xml:space="preserve">apakšpunktā minētajos normatīvajos aktos </w:t>
       </w:r>
       <w:r w:rsidR="3B295DC1">
         <w:t>spēkā stāšanās dienas</w:t>
       </w:r>
       <w:r w:rsidR="00F345A9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28D958E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FF473A4"/>
-    <w:lvl w:ilvl="0" w:tplc="04CA0E28">
+    <w:lvl w:ilvl="0" w:tplc="E7B254B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="6924E9E6" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="D076E3D2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="D916D6C6" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="7BF61A24" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="07C213E4" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="3E082072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51A45D1C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="234A17EA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54A6DF24" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="E7D46EB2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1B98F182" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="2FB45A10" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="8AF8B422" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="AA7CCCA0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="2D46229E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="C838B47C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37AC795E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="93407978"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
@@ -15657,126 +16308,126 @@
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50202446"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FD47106"/>
-    <w:lvl w:ilvl="0" w:tplc="3230C9C0">
+    <w:lvl w:ilvl="0" w:tplc="E064F338">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="614E42A4" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="2E945516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="088C4DC4" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="C538A706" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C0424C22" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23DAD0CA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="1CF079A0" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89F27FE8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68A27ACC" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="5DF852D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="4B3A8244" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="5E64855E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="C8CE3DD6" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="F75E86A2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="836C35BC" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78EA3F70" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="518D5D90"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2146E56A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="auto"/>
       </w:rPr>
@@ -15868,123 +16519,123 @@
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F592812"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E516FB36"/>
-    <w:lvl w:ilvl="0" w:tplc="9F4A426C">
+    <w:lvl w:ilvl="0" w:tplc="5832CE8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="735CEDC4">
+    <w:lvl w:ilvl="1" w:tplc="036A6B12">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21B0B6EC">
+    <w:lvl w:ilvl="2" w:tplc="27B22C94">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F196AB76">
+    <w:lvl w:ilvl="3" w:tplc="AE4654D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="6EF2BF60">
+    <w:lvl w:ilvl="4" w:tplc="3ADA3C78">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="375626EA">
+    <w:lvl w:ilvl="5" w:tplc="214824C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54FCBFA0">
+    <w:lvl w:ilvl="6" w:tplc="5AEEB000">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D7928BE4">
+    <w:lvl w:ilvl="7" w:tplc="70980E1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="2020DFD2">
+    <w:lvl w:ilvl="8" w:tplc="D05E2BA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="632C4AA2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C06C8D60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Arial Unicode MS" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -16140,374 +16791,399 @@
     <w:rsid w:val="00012EFF"/>
     <w:rsid w:val="0001369B"/>
     <w:rsid w:val="00015484"/>
     <w:rsid w:val="00015F99"/>
     <w:rsid w:val="00020248"/>
     <w:rsid w:val="0002269A"/>
     <w:rsid w:val="00026224"/>
     <w:rsid w:val="00033EE3"/>
     <w:rsid w:val="00034B78"/>
     <w:rsid w:val="00036517"/>
     <w:rsid w:val="000400E3"/>
     <w:rsid w:val="000437C3"/>
     <w:rsid w:val="00046803"/>
     <w:rsid w:val="00053768"/>
     <w:rsid w:val="00062835"/>
     <w:rsid w:val="000669A7"/>
     <w:rsid w:val="00066DDC"/>
     <w:rsid w:val="00072641"/>
     <w:rsid w:val="00083EB3"/>
     <w:rsid w:val="000851F6"/>
     <w:rsid w:val="000A0C12"/>
     <w:rsid w:val="000A34C7"/>
     <w:rsid w:val="000A6CA7"/>
     <w:rsid w:val="000B22B2"/>
     <w:rsid w:val="000B3DDD"/>
+    <w:rsid w:val="000C4770"/>
     <w:rsid w:val="000D1059"/>
     <w:rsid w:val="000E309A"/>
     <w:rsid w:val="000F2CCA"/>
     <w:rsid w:val="000F3ACC"/>
     <w:rsid w:val="001000EC"/>
     <w:rsid w:val="00104A84"/>
     <w:rsid w:val="00107422"/>
     <w:rsid w:val="001149AE"/>
     <w:rsid w:val="001160DA"/>
     <w:rsid w:val="00121BF3"/>
     <w:rsid w:val="00122219"/>
     <w:rsid w:val="00126976"/>
     <w:rsid w:val="00127DF3"/>
     <w:rsid w:val="00130027"/>
     <w:rsid w:val="00134E68"/>
     <w:rsid w:val="001353BA"/>
     <w:rsid w:val="00135BF0"/>
     <w:rsid w:val="001373B1"/>
     <w:rsid w:val="001428D8"/>
     <w:rsid w:val="00150AED"/>
     <w:rsid w:val="00154D79"/>
     <w:rsid w:val="00155C31"/>
     <w:rsid w:val="001674A9"/>
     <w:rsid w:val="00167E5F"/>
     <w:rsid w:val="00175CF2"/>
     <w:rsid w:val="00176C52"/>
     <w:rsid w:val="00182136"/>
     <w:rsid w:val="001914CD"/>
     <w:rsid w:val="00193078"/>
+    <w:rsid w:val="0019591D"/>
     <w:rsid w:val="001A2D22"/>
     <w:rsid w:val="001A3B09"/>
     <w:rsid w:val="001A4D11"/>
     <w:rsid w:val="001B14D3"/>
     <w:rsid w:val="001B3F6C"/>
     <w:rsid w:val="001B4733"/>
     <w:rsid w:val="001B5BE0"/>
     <w:rsid w:val="001D1AC0"/>
     <w:rsid w:val="001D3AC9"/>
     <w:rsid w:val="001D3CF3"/>
     <w:rsid w:val="001D6DFF"/>
     <w:rsid w:val="001D6EC1"/>
     <w:rsid w:val="001E7D57"/>
     <w:rsid w:val="001F3868"/>
     <w:rsid w:val="001F5F51"/>
     <w:rsid w:val="00201554"/>
     <w:rsid w:val="00202EE5"/>
     <w:rsid w:val="00206546"/>
     <w:rsid w:val="00207838"/>
     <w:rsid w:val="00207DA7"/>
     <w:rsid w:val="00211D3A"/>
     <w:rsid w:val="00217CB8"/>
     <w:rsid w:val="00221F68"/>
     <w:rsid w:val="0022323A"/>
     <w:rsid w:val="002234A4"/>
     <w:rsid w:val="00232E1C"/>
     <w:rsid w:val="00236523"/>
     <w:rsid w:val="00262CDF"/>
     <w:rsid w:val="00264141"/>
     <w:rsid w:val="00265DE8"/>
     <w:rsid w:val="0026627B"/>
     <w:rsid w:val="00270FF5"/>
     <w:rsid w:val="00272B9A"/>
     <w:rsid w:val="00273872"/>
     <w:rsid w:val="0027577C"/>
     <w:rsid w:val="002808F1"/>
     <w:rsid w:val="00284C80"/>
     <w:rsid w:val="00290454"/>
     <w:rsid w:val="002919C0"/>
     <w:rsid w:val="00291D71"/>
     <w:rsid w:val="00294FB5"/>
     <w:rsid w:val="00296649"/>
     <w:rsid w:val="00296AF0"/>
     <w:rsid w:val="002A361F"/>
     <w:rsid w:val="002A4B17"/>
     <w:rsid w:val="002A778D"/>
     <w:rsid w:val="002B1048"/>
+    <w:rsid w:val="002B1619"/>
     <w:rsid w:val="002B18ED"/>
     <w:rsid w:val="002B1B1F"/>
     <w:rsid w:val="002C3397"/>
     <w:rsid w:val="002D2448"/>
     <w:rsid w:val="002E7854"/>
     <w:rsid w:val="002F0CC6"/>
     <w:rsid w:val="002F29B8"/>
     <w:rsid w:val="002F7EFC"/>
     <w:rsid w:val="003037D6"/>
     <w:rsid w:val="00320B13"/>
     <w:rsid w:val="0032177C"/>
+    <w:rsid w:val="00325FE0"/>
     <w:rsid w:val="00330E4B"/>
     <w:rsid w:val="00332C89"/>
     <w:rsid w:val="00336D5F"/>
     <w:rsid w:val="003423E5"/>
     <w:rsid w:val="003477ED"/>
     <w:rsid w:val="003527F6"/>
     <w:rsid w:val="0035298E"/>
     <w:rsid w:val="0036429E"/>
     <w:rsid w:val="00365F52"/>
     <w:rsid w:val="003701FF"/>
     <w:rsid w:val="00373B70"/>
     <w:rsid w:val="00381D7D"/>
     <w:rsid w:val="003827ED"/>
     <w:rsid w:val="003868D9"/>
     <w:rsid w:val="00390D7E"/>
     <w:rsid w:val="003916C4"/>
     <w:rsid w:val="003943E8"/>
     <w:rsid w:val="003947DD"/>
     <w:rsid w:val="003A053D"/>
     <w:rsid w:val="003A4A44"/>
     <w:rsid w:val="003A52F0"/>
     <w:rsid w:val="003A6288"/>
     <w:rsid w:val="003B0E5B"/>
     <w:rsid w:val="003B12CA"/>
     <w:rsid w:val="003B12D1"/>
     <w:rsid w:val="003B6641"/>
     <w:rsid w:val="003C542A"/>
     <w:rsid w:val="003C67B0"/>
     <w:rsid w:val="003C7231"/>
     <w:rsid w:val="003D351E"/>
+    <w:rsid w:val="003D5EA5"/>
     <w:rsid w:val="003D603A"/>
     <w:rsid w:val="003E0EF3"/>
     <w:rsid w:val="003E2E26"/>
     <w:rsid w:val="003E7858"/>
     <w:rsid w:val="003F09CE"/>
     <w:rsid w:val="003F2B43"/>
     <w:rsid w:val="003F727D"/>
     <w:rsid w:val="00402D70"/>
+    <w:rsid w:val="00404575"/>
     <w:rsid w:val="004072FC"/>
     <w:rsid w:val="004126DC"/>
     <w:rsid w:val="004163EC"/>
     <w:rsid w:val="004173A4"/>
     <w:rsid w:val="0042505A"/>
+    <w:rsid w:val="00427860"/>
     <w:rsid w:val="004324FA"/>
     <w:rsid w:val="004348D9"/>
     <w:rsid w:val="004348EE"/>
     <w:rsid w:val="00447B89"/>
     <w:rsid w:val="0045280B"/>
     <w:rsid w:val="00455602"/>
     <w:rsid w:val="004614FB"/>
+    <w:rsid w:val="00462CA4"/>
     <w:rsid w:val="00465192"/>
     <w:rsid w:val="004655B8"/>
     <w:rsid w:val="004655D7"/>
     <w:rsid w:val="0046617E"/>
+    <w:rsid w:val="004706DE"/>
     <w:rsid w:val="00470CF4"/>
     <w:rsid w:val="00470EAD"/>
     <w:rsid w:val="00471399"/>
     <w:rsid w:val="004765C0"/>
     <w:rsid w:val="004808B4"/>
     <w:rsid w:val="004833E1"/>
     <w:rsid w:val="004845A4"/>
     <w:rsid w:val="00486EF7"/>
     <w:rsid w:val="00494AA0"/>
     <w:rsid w:val="00495C15"/>
     <w:rsid w:val="00496B41"/>
     <w:rsid w:val="00497581"/>
     <w:rsid w:val="004A2854"/>
     <w:rsid w:val="004A59C6"/>
     <w:rsid w:val="004A5FEE"/>
     <w:rsid w:val="004C409A"/>
     <w:rsid w:val="004C6A74"/>
     <w:rsid w:val="004D0FAA"/>
     <w:rsid w:val="004D4D3F"/>
     <w:rsid w:val="004D580C"/>
     <w:rsid w:val="004D5A7C"/>
     <w:rsid w:val="004D7030"/>
     <w:rsid w:val="004F077B"/>
     <w:rsid w:val="004F12AF"/>
     <w:rsid w:val="00517DEB"/>
     <w:rsid w:val="00530D50"/>
     <w:rsid w:val="00533BE8"/>
     <w:rsid w:val="005358D9"/>
     <w:rsid w:val="0055002A"/>
     <w:rsid w:val="00550050"/>
     <w:rsid w:val="00551685"/>
     <w:rsid w:val="00561273"/>
     <w:rsid w:val="00562DE7"/>
     <w:rsid w:val="00572217"/>
+    <w:rsid w:val="00580875"/>
     <w:rsid w:val="00580B42"/>
     <w:rsid w:val="0058184E"/>
     <w:rsid w:val="00583156"/>
     <w:rsid w:val="00583249"/>
     <w:rsid w:val="00590846"/>
     <w:rsid w:val="00592493"/>
     <w:rsid w:val="00592D82"/>
     <w:rsid w:val="00594627"/>
     <w:rsid w:val="00596B77"/>
     <w:rsid w:val="005A5425"/>
     <w:rsid w:val="005A6D77"/>
     <w:rsid w:val="005B33F5"/>
     <w:rsid w:val="005C0A2D"/>
+    <w:rsid w:val="005C320F"/>
     <w:rsid w:val="005D494A"/>
     <w:rsid w:val="005E2309"/>
     <w:rsid w:val="005F1ACC"/>
     <w:rsid w:val="005F1F87"/>
     <w:rsid w:val="005F2A60"/>
     <w:rsid w:val="005F35EB"/>
+    <w:rsid w:val="005F4BFC"/>
     <w:rsid w:val="005F6F2A"/>
     <w:rsid w:val="00603676"/>
     <w:rsid w:val="006046DA"/>
     <w:rsid w:val="0060574C"/>
     <w:rsid w:val="0060667C"/>
     <w:rsid w:val="00611AD3"/>
     <w:rsid w:val="00617AAF"/>
     <w:rsid w:val="00622D23"/>
     <w:rsid w:val="006237E5"/>
     <w:rsid w:val="00626532"/>
     <w:rsid w:val="00632E07"/>
     <w:rsid w:val="00633B9A"/>
     <w:rsid w:val="006343A3"/>
     <w:rsid w:val="00635BAC"/>
     <w:rsid w:val="006452BD"/>
     <w:rsid w:val="00667790"/>
     <w:rsid w:val="00677235"/>
     <w:rsid w:val="00681809"/>
+    <w:rsid w:val="00684374"/>
     <w:rsid w:val="00694244"/>
     <w:rsid w:val="00695E9A"/>
     <w:rsid w:val="00696D7E"/>
     <w:rsid w:val="006A443D"/>
     <w:rsid w:val="006A5AD6"/>
     <w:rsid w:val="006A70B7"/>
+    <w:rsid w:val="006B513B"/>
     <w:rsid w:val="006C1C6B"/>
     <w:rsid w:val="006C5C20"/>
     <w:rsid w:val="006D25CD"/>
     <w:rsid w:val="006D5D19"/>
     <w:rsid w:val="006E0246"/>
     <w:rsid w:val="006E0EAC"/>
     <w:rsid w:val="006E7094"/>
     <w:rsid w:val="006F012F"/>
     <w:rsid w:val="006F07E8"/>
     <w:rsid w:val="006F2A3D"/>
+    <w:rsid w:val="006F5101"/>
     <w:rsid w:val="007005E6"/>
+    <w:rsid w:val="00700EBB"/>
     <w:rsid w:val="00706B85"/>
     <w:rsid w:val="00713274"/>
     <w:rsid w:val="00713483"/>
     <w:rsid w:val="00719110"/>
     <w:rsid w:val="00722773"/>
     <w:rsid w:val="007241CE"/>
     <w:rsid w:val="00725012"/>
     <w:rsid w:val="007257F0"/>
     <w:rsid w:val="00726695"/>
     <w:rsid w:val="00726894"/>
     <w:rsid w:val="0074331F"/>
     <w:rsid w:val="0074368F"/>
     <w:rsid w:val="007460FA"/>
     <w:rsid w:val="00746687"/>
     <w:rsid w:val="00750A6B"/>
     <w:rsid w:val="0075452B"/>
     <w:rsid w:val="00754FCC"/>
     <w:rsid w:val="00764B3C"/>
     <w:rsid w:val="00765BBF"/>
     <w:rsid w:val="00766F1C"/>
     <w:rsid w:val="00773267"/>
     <w:rsid w:val="00773509"/>
     <w:rsid w:val="00774BC6"/>
     <w:rsid w:val="00785230"/>
+    <w:rsid w:val="0078614C"/>
     <w:rsid w:val="007869CE"/>
     <w:rsid w:val="007920D5"/>
     <w:rsid w:val="0079308F"/>
     <w:rsid w:val="007930D4"/>
     <w:rsid w:val="007A4025"/>
     <w:rsid w:val="007A7E45"/>
     <w:rsid w:val="007B4082"/>
     <w:rsid w:val="007B6757"/>
     <w:rsid w:val="007C5DCD"/>
     <w:rsid w:val="007C65A4"/>
     <w:rsid w:val="007C7DBD"/>
     <w:rsid w:val="007D3A8E"/>
     <w:rsid w:val="007D3B56"/>
     <w:rsid w:val="007D63FD"/>
     <w:rsid w:val="007E0D77"/>
     <w:rsid w:val="007F38B8"/>
     <w:rsid w:val="00800841"/>
     <w:rsid w:val="008031B8"/>
     <w:rsid w:val="00812270"/>
     <w:rsid w:val="00813C7F"/>
+    <w:rsid w:val="008141D1"/>
     <w:rsid w:val="00815725"/>
+    <w:rsid w:val="00824375"/>
     <w:rsid w:val="0083035C"/>
     <w:rsid w:val="00831D5E"/>
     <w:rsid w:val="00832AF0"/>
     <w:rsid w:val="00835C01"/>
     <w:rsid w:val="00840E07"/>
     <w:rsid w:val="008421D5"/>
     <w:rsid w:val="00842B9F"/>
+    <w:rsid w:val="00844941"/>
+    <w:rsid w:val="00846AA1"/>
     <w:rsid w:val="00854366"/>
     <w:rsid w:val="0085534B"/>
     <w:rsid w:val="00861047"/>
     <w:rsid w:val="008615C7"/>
     <w:rsid w:val="00861BB3"/>
     <w:rsid w:val="008633D4"/>
     <w:rsid w:val="0087194B"/>
     <w:rsid w:val="0087736F"/>
     <w:rsid w:val="0088077C"/>
     <w:rsid w:val="008879E9"/>
     <w:rsid w:val="00887A6E"/>
     <w:rsid w:val="008970B4"/>
     <w:rsid w:val="008A1993"/>
     <w:rsid w:val="008A5BC2"/>
     <w:rsid w:val="008A7A21"/>
     <w:rsid w:val="008B0C3D"/>
     <w:rsid w:val="008B0DF0"/>
     <w:rsid w:val="008B2E09"/>
     <w:rsid w:val="008B4D6F"/>
+    <w:rsid w:val="008B530C"/>
     <w:rsid w:val="008B5BC4"/>
     <w:rsid w:val="008C124A"/>
     <w:rsid w:val="008C205E"/>
+    <w:rsid w:val="008C45A3"/>
     <w:rsid w:val="008D1030"/>
     <w:rsid w:val="008D262A"/>
     <w:rsid w:val="008D59DC"/>
     <w:rsid w:val="008E69CC"/>
     <w:rsid w:val="008E7A0B"/>
     <w:rsid w:val="008F0A23"/>
+    <w:rsid w:val="008F6150"/>
     <w:rsid w:val="00905F62"/>
     <w:rsid w:val="00906FFD"/>
     <w:rsid w:val="0091400F"/>
     <w:rsid w:val="009142B1"/>
     <w:rsid w:val="009202A7"/>
     <w:rsid w:val="0092180C"/>
     <w:rsid w:val="00940BA5"/>
     <w:rsid w:val="00940F95"/>
     <w:rsid w:val="00943BFE"/>
     <w:rsid w:val="00955922"/>
     <w:rsid w:val="00956D5A"/>
     <w:rsid w:val="009701E3"/>
     <w:rsid w:val="00971B2A"/>
     <w:rsid w:val="00974269"/>
     <w:rsid w:val="00975350"/>
+    <w:rsid w:val="00976BAA"/>
     <w:rsid w:val="009774A4"/>
     <w:rsid w:val="00983651"/>
     <w:rsid w:val="0099345A"/>
     <w:rsid w:val="009A0BD1"/>
     <w:rsid w:val="009A628C"/>
     <w:rsid w:val="009B2935"/>
     <w:rsid w:val="009C05D1"/>
     <w:rsid w:val="009C090B"/>
     <w:rsid w:val="009C3A25"/>
     <w:rsid w:val="009C700C"/>
     <w:rsid w:val="009D1D23"/>
     <w:rsid w:val="009D2713"/>
     <w:rsid w:val="009D33BC"/>
     <w:rsid w:val="009D62F0"/>
     <w:rsid w:val="009D6C0E"/>
     <w:rsid w:val="009E1089"/>
     <w:rsid w:val="009E4863"/>
     <w:rsid w:val="009E597E"/>
     <w:rsid w:val="009E5F54"/>
     <w:rsid w:val="009F02BB"/>
     <w:rsid w:val="009F3902"/>
     <w:rsid w:val="009F6A63"/>
     <w:rsid w:val="00A04494"/>
     <w:rsid w:val="00A0766A"/>
     <w:rsid w:val="00A07D06"/>
@@ -16522,72 +17198,75 @@
     <w:rsid w:val="00A509F0"/>
     <w:rsid w:val="00A51698"/>
     <w:rsid w:val="00A52957"/>
     <w:rsid w:val="00A5507A"/>
     <w:rsid w:val="00A60CE5"/>
     <w:rsid w:val="00A662B5"/>
     <w:rsid w:val="00A6637E"/>
     <w:rsid w:val="00A70769"/>
     <w:rsid w:val="00A7244B"/>
     <w:rsid w:val="00A7D8C2"/>
     <w:rsid w:val="00A81875"/>
     <w:rsid w:val="00A84BF4"/>
     <w:rsid w:val="00A91DFE"/>
     <w:rsid w:val="00A9200A"/>
     <w:rsid w:val="00A941D2"/>
     <w:rsid w:val="00A95328"/>
     <w:rsid w:val="00AA49A0"/>
     <w:rsid w:val="00AA662C"/>
     <w:rsid w:val="00AC2EF9"/>
     <w:rsid w:val="00AD0BC5"/>
     <w:rsid w:val="00AD6907"/>
     <w:rsid w:val="00AD7F3E"/>
     <w:rsid w:val="00AE1E72"/>
     <w:rsid w:val="00AF1C4E"/>
     <w:rsid w:val="00AF3A62"/>
+    <w:rsid w:val="00AF51EC"/>
     <w:rsid w:val="00AF7100"/>
     <w:rsid w:val="00B02A1B"/>
     <w:rsid w:val="00B10C68"/>
     <w:rsid w:val="00B14238"/>
     <w:rsid w:val="00B16536"/>
     <w:rsid w:val="00B2262B"/>
     <w:rsid w:val="00B227ED"/>
     <w:rsid w:val="00B250AE"/>
     <w:rsid w:val="00B26541"/>
     <w:rsid w:val="00B2679C"/>
     <w:rsid w:val="00B32F23"/>
     <w:rsid w:val="00B41B14"/>
     <w:rsid w:val="00B42DED"/>
     <w:rsid w:val="00B42E72"/>
     <w:rsid w:val="00B444AB"/>
     <w:rsid w:val="00B52F25"/>
     <w:rsid w:val="00B60C72"/>
     <w:rsid w:val="00B61301"/>
     <w:rsid w:val="00B626C5"/>
+    <w:rsid w:val="00B62A66"/>
     <w:rsid w:val="00B724D5"/>
     <w:rsid w:val="00B73276"/>
     <w:rsid w:val="00B7561D"/>
+    <w:rsid w:val="00B82A0F"/>
     <w:rsid w:val="00B83289"/>
     <w:rsid w:val="00B83E61"/>
     <w:rsid w:val="00B84B67"/>
     <w:rsid w:val="00B87657"/>
     <w:rsid w:val="00B95A6B"/>
     <w:rsid w:val="00BB04D2"/>
     <w:rsid w:val="00BC39AF"/>
     <w:rsid w:val="00BC51B5"/>
     <w:rsid w:val="00BD36EC"/>
     <w:rsid w:val="00BD4C26"/>
     <w:rsid w:val="00BD5D73"/>
     <w:rsid w:val="00BE4B51"/>
     <w:rsid w:val="00BE63EF"/>
     <w:rsid w:val="00BF1B26"/>
     <w:rsid w:val="00BF24BD"/>
     <w:rsid w:val="00BF371B"/>
     <w:rsid w:val="00BF7DBC"/>
     <w:rsid w:val="00BF7E82"/>
     <w:rsid w:val="00C00C73"/>
     <w:rsid w:val="00C017D9"/>
     <w:rsid w:val="00C01C9A"/>
     <w:rsid w:val="00C04596"/>
     <w:rsid w:val="00C05722"/>
     <w:rsid w:val="00C068B2"/>
     <w:rsid w:val="00C12E33"/>
@@ -16609,142 +17288,147 @@
     <w:rsid w:val="00CB1AE3"/>
     <w:rsid w:val="00CB48A2"/>
     <w:rsid w:val="00CB544E"/>
     <w:rsid w:val="00CB6426"/>
     <w:rsid w:val="00CB6FDF"/>
     <w:rsid w:val="00CB7BFD"/>
     <w:rsid w:val="00CC061C"/>
     <w:rsid w:val="00CC5A0D"/>
     <w:rsid w:val="00CF436B"/>
     <w:rsid w:val="00CF7434"/>
     <w:rsid w:val="00D11714"/>
     <w:rsid w:val="00D21083"/>
     <w:rsid w:val="00D25DFC"/>
     <w:rsid w:val="00D302FE"/>
     <w:rsid w:val="00D33AD7"/>
     <w:rsid w:val="00D34512"/>
     <w:rsid w:val="00D44290"/>
     <w:rsid w:val="00D44E31"/>
     <w:rsid w:val="00D50C31"/>
     <w:rsid w:val="00D51BA8"/>
     <w:rsid w:val="00D5297C"/>
     <w:rsid w:val="00D53855"/>
     <w:rsid w:val="00D67861"/>
     <w:rsid w:val="00D70CA7"/>
     <w:rsid w:val="00D7562B"/>
+    <w:rsid w:val="00D836A7"/>
     <w:rsid w:val="00D85170"/>
     <w:rsid w:val="00D95D87"/>
     <w:rsid w:val="00DA1E11"/>
+    <w:rsid w:val="00DA4128"/>
     <w:rsid w:val="00DA681D"/>
     <w:rsid w:val="00DA6A87"/>
     <w:rsid w:val="00DB3B7D"/>
     <w:rsid w:val="00DB690C"/>
     <w:rsid w:val="00DC4C3E"/>
     <w:rsid w:val="00DC4FB5"/>
     <w:rsid w:val="00DD0E3A"/>
     <w:rsid w:val="00DE6B08"/>
     <w:rsid w:val="00DE714E"/>
     <w:rsid w:val="00DF0C9B"/>
     <w:rsid w:val="00DF1755"/>
     <w:rsid w:val="00DF449D"/>
     <w:rsid w:val="00DF49AD"/>
     <w:rsid w:val="00DF6154"/>
     <w:rsid w:val="00DF73EA"/>
     <w:rsid w:val="00E02C54"/>
     <w:rsid w:val="00E032DE"/>
     <w:rsid w:val="00E074FB"/>
     <w:rsid w:val="00E1066F"/>
     <w:rsid w:val="00E2393D"/>
     <w:rsid w:val="00E2674A"/>
     <w:rsid w:val="00E310DE"/>
     <w:rsid w:val="00E31F53"/>
     <w:rsid w:val="00E37B4E"/>
     <w:rsid w:val="00E41376"/>
     <w:rsid w:val="00E50C52"/>
     <w:rsid w:val="00E528D2"/>
     <w:rsid w:val="00E57511"/>
     <w:rsid w:val="00E63FBF"/>
     <w:rsid w:val="00E650DD"/>
     <w:rsid w:val="00E707B8"/>
     <w:rsid w:val="00E73F28"/>
     <w:rsid w:val="00E77FCE"/>
     <w:rsid w:val="00E863B8"/>
     <w:rsid w:val="00E86A03"/>
     <w:rsid w:val="00E87020"/>
+    <w:rsid w:val="00E9210F"/>
     <w:rsid w:val="00E92615"/>
     <w:rsid w:val="00E94520"/>
     <w:rsid w:val="00EA057A"/>
     <w:rsid w:val="00EA15F0"/>
     <w:rsid w:val="00EA33AA"/>
     <w:rsid w:val="00EA3828"/>
     <w:rsid w:val="00EA7EE6"/>
     <w:rsid w:val="00EB127F"/>
     <w:rsid w:val="00EB409B"/>
     <w:rsid w:val="00EB4205"/>
     <w:rsid w:val="00EC1684"/>
     <w:rsid w:val="00EC5817"/>
     <w:rsid w:val="00ED6B5C"/>
     <w:rsid w:val="00EE0F4D"/>
     <w:rsid w:val="00EE21C9"/>
     <w:rsid w:val="00EE26DB"/>
     <w:rsid w:val="00EE4126"/>
     <w:rsid w:val="00EE4C37"/>
     <w:rsid w:val="00EF62D7"/>
     <w:rsid w:val="00F02E53"/>
     <w:rsid w:val="00F04BC7"/>
     <w:rsid w:val="00F063EB"/>
     <w:rsid w:val="00F11689"/>
     <w:rsid w:val="00F12244"/>
     <w:rsid w:val="00F1504D"/>
     <w:rsid w:val="00F15F06"/>
     <w:rsid w:val="00F2699A"/>
     <w:rsid w:val="00F27867"/>
     <w:rsid w:val="00F345A9"/>
     <w:rsid w:val="00F345C2"/>
     <w:rsid w:val="00F442F5"/>
     <w:rsid w:val="00F5006E"/>
     <w:rsid w:val="00F541D8"/>
     <w:rsid w:val="00F576AC"/>
     <w:rsid w:val="00F57875"/>
     <w:rsid w:val="00F67991"/>
     <w:rsid w:val="00F7272E"/>
     <w:rsid w:val="00F803C1"/>
     <w:rsid w:val="00F847F5"/>
     <w:rsid w:val="00F858E9"/>
     <w:rsid w:val="00F90993"/>
     <w:rsid w:val="00FA6B2C"/>
     <w:rsid w:val="00FB0EF3"/>
     <w:rsid w:val="00FB25BF"/>
     <w:rsid w:val="00FB44CC"/>
     <w:rsid w:val="00FB799C"/>
     <w:rsid w:val="00FC4B3A"/>
     <w:rsid w:val="00FD2320"/>
     <w:rsid w:val="00FD3779"/>
     <w:rsid w:val="00FD431C"/>
+    <w:rsid w:val="00FD611A"/>
     <w:rsid w:val="00FD706E"/>
     <w:rsid w:val="00FF04C5"/>
     <w:rsid w:val="00FF1599"/>
+    <w:rsid w:val="00FF3001"/>
     <w:rsid w:val="00FF491F"/>
     <w:rsid w:val="00FF5EF5"/>
     <w:rsid w:val="00FF6405"/>
     <w:rsid w:val="011B6DE8"/>
     <w:rsid w:val="0143BBA3"/>
     <w:rsid w:val="018844D1"/>
     <w:rsid w:val="01E85BD6"/>
     <w:rsid w:val="026B36E5"/>
     <w:rsid w:val="033AF476"/>
     <w:rsid w:val="03734140"/>
     <w:rsid w:val="03B14C75"/>
     <w:rsid w:val="040DA1DD"/>
     <w:rsid w:val="046D591D"/>
     <w:rsid w:val="0486C034"/>
     <w:rsid w:val="0495F5D5"/>
     <w:rsid w:val="053ECCC9"/>
     <w:rsid w:val="06A01EC4"/>
     <w:rsid w:val="0785F4D3"/>
     <w:rsid w:val="07C5EAEE"/>
     <w:rsid w:val="08DE59C5"/>
     <w:rsid w:val="08E8E48F"/>
     <w:rsid w:val="096BA4F4"/>
     <w:rsid w:val="09A778A7"/>
     <w:rsid w:val="0ADB7EEC"/>
     <w:rsid w:val="0B42327B"/>
@@ -16961,51 +17645,51 @@
     <w:rsid w:val="7FFC20A5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="186DDBE6"/>
+  <w14:docId w14:val="2CB22BA9"/>
   <w15:docId w15:val="{BCD5CDAB-015C-4CA9-835A-F01E96470D05}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -17822,51 +18506,51 @@
       <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT" w:hint="default"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/222271-valsts-un-pasvaldibu-instituciju-amatu-katalogs" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/26019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skola-kopiena.lv/uploads/7c/38/7c38827a-0e49-4370-b137-2b9df58ade17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fwww.mk.gov.lv%2Flv%2Fmedia%2F18366%2Fdownload%3Fattachment&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353690" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/profesionaliem/demarkacija" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX:02021R1060-20240630" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/283667" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skola-kopiena.lv/uploads/7c/38/7c38827a-0e49-4370-b137-2b9df58ade17.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353690" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vienas-vienibas-izmaksu-standarta-likmju-aprekina-un-piemerosanas-metodika-4-2-3-4-pasakuma-sekmet-neet-jauniesu-integresanos-izglitiba-un-nodarbinatiba-istenosanai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://is.skola-kopiena.lv" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353690" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vienas-vienibas-standarta-likmju-aprekina-un-piemerosanas-metodika-4-2-3-4-pasakuma-sekmet-neet-jauniesu-integresanos-izglitiba-un-nodarbinatiba-istenosanai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353690" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/202273" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/283667" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekti.cfla.gov.lv/Login/Index?ReturnUrl=https%3A%2F%2Fkpvis.cfla.gov.lv%2F" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-par-vienkarsoto-izmaksu-izmantosanas-iespejam-un-to-piemerosana-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-ietvaros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mk.gov.lv/lv/dati-par-darba-samaksu-un-nodarbinatajiem-valsts-parvalde" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/doc.php?id=45466" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vienas-vienibas-izmaksu-standarta-likmju-aprekina-un-piemerosanas-metodika-4-2-3-4-pasakuma-sekmet-neet-jauniesu-integresanos-izglitiba-un-nodarbinatiba-istenosanai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353690" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/45466" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/26019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skola-kopiena.lv/uploads/7c/38/7c38827a-0e49-4370-b137-2b9df58ade17.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/profesionaliem/demarkacija" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353690" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vienas-vienibas-izmaksu-standarta-likmju-aprekina-un-piemerosanas-metodika-4-2-3-4-pasakuma-sekmet-neet-jauniesu-integresanos-izglitiba-un-nodarbinatiba-istenosanai" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/202273" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02021R1060-20260701" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/283667" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://is.skola-kopiena.lv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353690" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353690" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/283667" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353690" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/332122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX:02021R1060-20240630" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mk.gov.lv/lv/dati-par-darba-samaksu-un-nodarbinatajiem-valsts-parvalde" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353690" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-par-vienkarsoto-izmaksu-izmantosanas-iespejam-un-to-piemerosana-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-ietvaros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fwww.mk.gov.lv%2Flv%2Fmedia%2F18366%2Fdownload%3Fattachment&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekti.cfla.gov.lv/Login/Index?ReturnUrl=https%3A%2F%2Fkpvis.cfla.gov.lv%2F" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vienas-vienibas-izmaksu-standarta-likmju-aprekina-un-piemerosanas-metodika-4-2-3-4-pasakuma-sekmet-neet-jauniesu-integresanos-izglitiba-un-nodarbinatiba-istenosanai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vienas-vienibas-izmaksu-standarta-likmju-aprekina-un-piemerosanas-metodika-4-2-3-4-pasakuma-sekmet-neet-jauniesu-integresanos-izglitiba-un-nodarbinatiba-istenosanai" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/333463" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/doc.php?id=45466" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skola-kopiena.lv/uploads/7c/38/7c38827a-0e49-4370-b137-2b9df58ade17.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353690" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -18379,166 +19063,166 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="468eb95e-0487-43f6-b021-c543e1c0be87">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="2d868c06-d131-488e-93d1-087529b960f0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B75107E-3919-41A3-B873-850B54096CDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="468eb95e-0487-43f6-b021-c543e1c0be87"/>
     <ds:schemaRef ds:uri="2d868c06-d131-488e-93d1-087529b960f0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76D8AECA-CCB6-4A15-9960-3CC9BA709460}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A094F43-1A2D-4B03-A35F-859877ECD8E1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="468eb95e-0487-43f6-b021-c543e1c0be87"/>
+    <ds:schemaRef ds:uri="2d868c06-d131-488e-93d1-087529b960f0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2825EB4D-A957-4BB4-835D-E190924B8F03}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A094F43-1A2D-4B03-A35F-859877ECD8E1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76D8AECA-CCB6-4A15-9960-3CC9BA709460}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="2d868c06-d131-488e-93d1-087529b960f0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6f3e7d20-2181-4348-af28-4cbf4a40754e}" enabled="1" method="Privileged" siteId="{fd50a0e4-c289-4266-b7ff-7d9cf5066e91}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>13982</Words>
-  <Characters>7971</Characters>
+  <Words>14342</Words>
+  <Characters>8175</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>66</Lines>
-  <Paragraphs>43</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Nosaukums</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Office07</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21910</CharactersWithSpaces>
+  <CharactersWithSpaces>22473</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100EE3C3F43D7910B4C90A18CD222E4576E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>