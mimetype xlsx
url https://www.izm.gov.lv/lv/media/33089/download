--- v0 (2026-05-17)
+++ v1 (2026-06-07)
@@ -4,91 +4,91 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30023"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30126"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\arta.tamane\Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9EF9C90D-AC7A-46D4-8F14-17A696A99B5D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{13786E57-8375-42BE-8BFB-099C42885EC7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{423EFEDF-8F0F-CA41-A1B8-E6826AC58D96}"/>
   </bookViews>
   <sheets>
     <sheet name="2025_2026" sheetId="1" r:id="rId1"/>
     <sheet name="2024_2025" sheetId="2" r:id="rId2"/>
     <sheet name="2023_2024" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2025_2026'!$A$4:$K$9</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2016" uniqueCount="536">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2063" uniqueCount="548">
   <si>
     <t>2025./2026. mācību gadā pašvaldību pieņemtie lēmumi par izglītības iestāžu reorganizācijām vai to dibināšanu</t>
   </si>
   <si>
     <t>Dati atjaunoti 06.05.2026.</t>
   </si>
   <si>
     <t>Dibinātājs</t>
   </si>
   <si>
     <t>Izglītības iestāde</t>
   </si>
   <si>
     <t>Iestādes tips</t>
   </si>
   <si>
     <t>Reorganizācijas veids</t>
   </si>
   <si>
     <t>Reorganizācijas tips</t>
   </si>
   <si>
     <t>Izglītības programmas īstenošanas vieta</t>
   </si>
   <si>
@@ -281,50 +281,53 @@
   <si>
     <t>Ludzas 2. vidusskola</t>
   </si>
   <si>
     <t>turpina pastāvēt, tajā notiks mācības</t>
   </si>
   <si>
     <t>Ludzas 2. vidusskolas un Ludzas vidusskolas reorganizācija, izveidojot Ludzas vidusskolu</t>
   </si>
   <si>
     <t>Taurupes pamatskola</t>
   </si>
   <si>
     <t>27.11.2025.</t>
   </si>
   <si>
     <t>Ķeipenes pamatskola</t>
   </si>
   <si>
     <t>Madlienas vidusskola</t>
   </si>
   <si>
     <t>turpina pastāvēt</t>
   </si>
   <si>
+    <t>03.08.2026.</t>
+  </si>
+  <si>
     <t>Kurzeme</t>
   </si>
   <si>
     <t>Saldus novada pašvaldība</t>
   </si>
   <si>
     <t>Lutriņu pamatskola</t>
   </si>
   <si>
     <t>Ropažu novada pašvaldība</t>
   </si>
   <si>
     <t>Vangažu vidusskola</t>
   </si>
   <si>
     <t>Maina izglītības pakāpi</t>
   </si>
   <si>
     <t>Vangažu vidusskola kļūst par Vangažu pamatskolu</t>
   </si>
   <si>
     <t>05.12.2025.</t>
   </si>
   <si>
     <t>Rēzeknes novada pašvaldība</t>
@@ -741,50 +744,83 @@
     <t>Tiek apvienota ar Rīgas 132. pirmsskolas izgl.iestādi "Ieviņa"</t>
   </si>
   <si>
     <t>Rīgas 124. pirmsskolas izgl.iestāde "Dzērvenīte"</t>
   </si>
   <si>
     <t>Tiek pievienota Rīgas Ziepniekkalna pirmsskolas izgl.iest.</t>
   </si>
   <si>
     <t>Rīgas Ziepniekkalna pirmsskolas izgl.iest.</t>
   </si>
   <si>
     <t>Tiek pievienota Rīgas 124.pirmsskolas izgl.iest. "Dzērvenīte"</t>
   </si>
   <si>
     <t>Rīgas pirmsskolas izgl.iest. "Imanta"</t>
   </si>
   <si>
     <t>Tiek apvienota ar Rīgas pirmsskolas izgl.iest. "Dardedze"</t>
   </si>
   <si>
     <t>Rīgas pirmsskolas izgl.iestāde "Dardedze"</t>
   </si>
   <si>
     <t>Tiek apvienota ar Rīgas pirmsskolas izgl.iest. "Imanta"</t>
+  </si>
+  <si>
+    <t>Tukuma pirmsskolas izgl.iestāde "Zemīte"</t>
+  </si>
+  <si>
+    <t>Tukuma novada Cēres sākumskola</t>
+  </si>
+  <si>
+    <t>Ventspils 2.pamatskola</t>
+  </si>
+  <si>
+    <t>Tiek apvienota ar Ventspils 2.vidusskolu</t>
+  </si>
+  <si>
+    <t>12.08.2026.</t>
+  </si>
+  <si>
+    <t>12.05.2026.</t>
+  </si>
+  <si>
+    <t>Ventspils 2.vidusskola</t>
+  </si>
+  <si>
+    <t>Iestādei pievieno citu iestādi</t>
+  </si>
+  <si>
+    <t>Tiek apvienota ar Ventspils 2. pamatskolu</t>
+  </si>
+  <si>
+    <t>Ventspils Tehnoloģiju vidusskola</t>
+  </si>
+  <si>
+    <t>Izveido jaunu iestādi</t>
   </si>
   <si>
     <t>Plānošanas reģions</t>
   </si>
   <si>
     <t>Ropažu vidusskola</t>
   </si>
   <si>
     <t>Vispārizglītojošā vidusskola</t>
   </si>
   <si>
     <t>Iestāde turpina pastāvēt, nododot tās struktūrvienību citai iestādei</t>
   </si>
   <si>
     <t>Tiek saglabāta</t>
   </si>
   <si>
     <t>Ropažu vidusskola turpina pastāvēt un tiek dibināta jauna izglītības iestāde "Zaķumuižas pamatskola"</t>
   </si>
   <si>
     <t>01.09.2025.</t>
   </si>
   <si>
     <t>13.11.2024.</t>
   </si>
@@ -2633,52 +2669,52 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{761E1CB4-EC92-B04C-B08B-0B539AC43C05}">
   <sheetPr filterMode="1"/>
   <dimension ref="A1:K91"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="D14" sqref="D14"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A56" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="K85" sqref="K85"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.875" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.5" style="83" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23" style="83" customWidth="1"/>
     <col min="3" max="3" width="32" style="83" customWidth="1"/>
     <col min="4" max="4" width="25" style="83" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.375" style="83" customWidth="1"/>
     <col min="6" max="6" width="39.625" style="83" customWidth="1"/>
     <col min="7" max="7" width="26.625" style="83" customWidth="1"/>
     <col min="8" max="8" width="32.5" style="83" customWidth="1"/>
     <col min="9" max="9" width="10.125" style="84" customWidth="1"/>
     <col min="10" max="10" width="10.875" style="84" customWidth="1"/>
     <col min="11" max="11" width="12.25" style="84" customWidth="1"/>
     <col min="12" max="16384" width="10.875" style="83"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="82" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="70" t="s">
@@ -3249,2058 +3285,2152 @@
       </c>
       <c r="K20" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:11" s="86" customFormat="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="89" t="s">
         <v>65</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="H21" s="2"/>
       <c r="I21" s="2" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>74</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:11" s="86" customFormat="1">
       <c r="A22" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5"/>
       <c r="I22" s="2" t="s">
         <v>66</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>74</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:11" s="89" customFormat="1" ht="30">
       <c r="A23" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>77</v>
       </c>
       <c r="H23" s="3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I23" s="2" t="s">
         <v>66</v>
       </c>
       <c r="J23" s="90" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K23" s="90" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="60" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="61" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C24" s="61" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D24" s="61" t="s">
         <v>25</v>
       </c>
       <c r="E24" s="61" t="s">
         <v>16</v>
       </c>
       <c r="F24" s="61" t="s">
         <v>65</v>
       </c>
       <c r="G24" s="61" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="61" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I24" s="62" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J24" s="63" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="K24" s="64" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="35.25">
       <c r="A25" s="28" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="31" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D25" s="31" t="s">
         <v>25</v>
       </c>
       <c r="E25" s="31" t="s">
         <v>34</v>
       </c>
       <c r="F25" s="65" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G25" s="65" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H25" s="65" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I25" s="66" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="J25" s="67" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="K25" s="64" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="29" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="29" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C26" s="29" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D26" s="29" t="s">
         <v>25</v>
       </c>
       <c r="E26" s="29" t="s">
         <v>34</v>
       </c>
       <c r="F26" s="29" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G26" s="29" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H26" s="29"/>
       <c r="I26" s="36" t="s">
         <v>49</v>
       </c>
       <c r="J26" s="68"/>
       <c r="K26" s="35" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="29" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="29" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C27" s="29" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D27" s="29" t="s">
         <v>25</v>
       </c>
       <c r="E27" s="29" t="s">
         <v>34</v>
       </c>
       <c r="F27" s="29" t="s">
         <v>65</v>
       </c>
       <c r="G27" s="29" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="29" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I27" s="34"/>
       <c r="J27" s="69"/>
       <c r="K27" s="35"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="29" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C28" s="70" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D28" s="29" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E28" s="29" t="s">
         <v>34</v>
       </c>
       <c r="F28" s="29" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G28" s="71" t="s">
         <v>77</v>
       </c>
       <c r="H28" s="29" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I28" s="34"/>
       <c r="J28" s="36"/>
       <c r="K28" s="35"/>
     </row>
     <row r="29" spans="1:11" ht="35.25">
       <c r="A29" s="29" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C29" s="29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D29" s="29" t="s">
         <v>25</v>
       </c>
       <c r="E29" s="29" t="s">
         <v>34</v>
       </c>
       <c r="F29" s="72" t="s">
         <v>34</v>
       </c>
       <c r="G29" s="73" t="s">
         <v>77</v>
       </c>
       <c r="H29" s="74" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I29" s="34" t="s">
         <v>66</v>
       </c>
       <c r="J29" s="36" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="K29" s="35" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="35.25">
       <c r="A30" s="29" t="s">
         <v>44</v>
       </c>
       <c r="B30" s="71" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C30" s="71" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D30" s="71" t="s">
         <v>25</v>
       </c>
       <c r="E30" s="71" t="s">
         <v>34</v>
       </c>
       <c r="F30" s="75" t="s">
         <v>34</v>
       </c>
       <c r="G30" s="76" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H30" s="75" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I30" s="77" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J30" s="78" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="K30" s="35" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="29" t="s">
         <v>44</v>
       </c>
       <c r="B31" s="73" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C31" s="73" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D31" s="73" t="s">
         <v>15</v>
       </c>
       <c r="E31" s="73" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="73" t="s">
         <v>65</v>
       </c>
       <c r="G31" s="73" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="73"/>
       <c r="I31" s="35" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="J31" s="35" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="K31" s="79" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="29" t="s">
         <v>44</v>
       </c>
       <c r="B32" s="73" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C32" s="73" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D32" s="73" t="s">
         <v>15</v>
       </c>
       <c r="E32" s="73" t="s">
         <v>16</v>
       </c>
       <c r="F32" s="73" t="s">
         <v>65</v>
       </c>
       <c r="G32" s="73" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="73"/>
       <c r="I32" s="35"/>
       <c r="J32" s="35"/>
       <c r="K32" s="35"/>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="91" t="s">
         <v>52</v>
       </c>
       <c r="B33" s="91" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C33" s="91" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D33" s="91" t="s">
         <v>25</v>
       </c>
       <c r="E33" s="91" t="s">
         <v>5</v>
       </c>
       <c r="F33" s="91" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G33" s="91"/>
       <c r="H33" s="91" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="I33" s="92" t="s">
         <v>49</v>
       </c>
       <c r="J33" s="92"/>
       <c r="K33" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="73" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B34" s="73" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C34" s="73" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D34" s="73" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E34" s="73" t="s">
         <v>5</v>
       </c>
       <c r="F34" s="73" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G34" s="73" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H34" s="73" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="I34" s="35" t="s">
         <v>49</v>
       </c>
       <c r="J34" s="35"/>
       <c r="K34" s="35" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="73" t="s">
         <v>44</v>
       </c>
       <c r="B35" s="73" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C35" s="73" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D35" s="73" t="s">
         <v>15</v>
       </c>
       <c r="E35" s="73" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="73" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G35" s="73" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="73"/>
       <c r="I35" s="35" t="s">
         <v>49</v>
       </c>
       <c r="J35" s="35"/>
       <c r="K35" s="35" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="73" t="s">
         <v>62</v>
       </c>
       <c r="B36" s="73" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C36" s="73" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D36" s="73" t="s">
         <v>25</v>
       </c>
       <c r="E36" s="73" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F36" s="73" t="s">
         <v>65</v>
       </c>
       <c r="G36" s="73" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="73"/>
       <c r="I36" s="35" t="s">
         <v>66</v>
       </c>
       <c r="J36" s="35"/>
       <c r="K36" s="35" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="91" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="91" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C37" s="91" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D37" s="91" t="s">
         <v>15</v>
       </c>
       <c r="E37" s="91" t="s">
         <v>34</v>
       </c>
       <c r="F37" s="91" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G37" s="91" t="s">
         <v>77</v>
       </c>
       <c r="H37" s="91"/>
       <c r="I37" s="92" t="s">
         <v>66</v>
       </c>
       <c r="J37" s="92" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K37" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="73" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="73" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C38" s="73" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D38" s="73" t="s">
         <v>25</v>
       </c>
       <c r="E38" s="73" t="s">
         <v>34</v>
       </c>
       <c r="F38" s="91" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G38" s="91" t="s">
         <v>77</v>
       </c>
       <c r="H38" s="73"/>
       <c r="I38" s="92" t="s">
         <v>66</v>
       </c>
       <c r="J38" s="92" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K38" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="73" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B39" s="73" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C39" s="73" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D39" s="91" t="s">
         <v>15</v>
       </c>
       <c r="E39" s="73" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F39" s="73" t="s">
         <v>65</v>
       </c>
       <c r="G39" s="73" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="73"/>
       <c r="I39" s="92" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="J39" s="35" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="K39" s="35" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="73" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B40" s="73" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C40" s="73" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D40" s="73" t="s">
         <v>25</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>34</v>
       </c>
       <c r="F40" s="29" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G40" s="29" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H40" s="93"/>
       <c r="I40" s="35" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="J40" s="97" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="K40" s="35" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="73" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B41" s="73" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C41" s="91" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D41" s="91" t="s">
         <v>25</v>
       </c>
       <c r="E41" s="81" t="s">
         <v>34</v>
       </c>
       <c r="F41" s="29" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G41" s="29" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H41" s="96"/>
       <c r="I41" s="35" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="J41" s="97" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="K41" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="73" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B42" s="73" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C42" s="73" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D42" s="73" t="s">
         <v>25</v>
       </c>
       <c r="E42" s="80" t="s">
         <v>34</v>
       </c>
       <c r="F42" s="29" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G42" s="29" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H42" s="93"/>
       <c r="I42" s="35" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="J42" s="97" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="K42" s="35" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="91" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B43" s="91" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C43" s="91" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D43" s="91" t="s">
         <v>25</v>
       </c>
       <c r="E43" s="91" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F43" s="91" t="s">
         <v>65</v>
       </c>
       <c r="G43" s="91" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H43" s="96"/>
       <c r="I43" s="35" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="J43" s="97" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="K43" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="73" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B44" s="73" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C44" s="73" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D44" s="73" t="s">
         <v>15</v>
       </c>
       <c r="E44" s="73" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F44" s="73" t="s">
         <v>65</v>
       </c>
       <c r="G44" s="73"/>
       <c r="H44" s="93"/>
       <c r="I44" s="35" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="J44" s="97" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="K44" s="35" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="73" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B45" s="73" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C45" s="73" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D45" s="73" t="s">
         <v>25</v>
       </c>
       <c r="E45" s="73" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F45" s="91" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G45" s="73"/>
       <c r="H45" s="93" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="I45" s="35" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="J45" s="97" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="K45" s="35" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="73" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B46" s="73" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C46" s="73" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D46" s="73" t="s">
         <v>25</v>
       </c>
       <c r="E46" s="91" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F46" s="91" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G46" s="73"/>
       <c r="H46" s="93" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="I46" s="35" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="J46" s="97" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="K46" s="35" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="73" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B47" s="73" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C47" s="73" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D47" s="93" t="s">
         <v>25</v>
       </c>
       <c r="E47" s="73" t="s">
         <v>34</v>
       </c>
       <c r="F47" s="94"/>
       <c r="G47" s="73" t="s">
         <v>77</v>
       </c>
       <c r="H47" s="93" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="I47" s="35" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="J47" s="97" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="K47" s="95" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="73" t="s">
         <v>44</v>
       </c>
       <c r="B48" s="73" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C48" s="73" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D48" s="73" t="s">
         <v>15</v>
       </c>
       <c r="E48" s="81" t="s">
         <v>34</v>
       </c>
       <c r="F48" s="73" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G48" s="73"/>
       <c r="H48" s="93" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="I48" s="35" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="J48" s="97" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="K48" s="35" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="73" t="s">
         <v>52</v>
       </c>
       <c r="B49" s="73" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C49" s="73" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D49" s="73" t="s">
         <v>25</v>
       </c>
       <c r="E49" s="73" t="s">
         <v>16</v>
       </c>
       <c r="F49" s="73" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G49" s="73"/>
       <c r="H49" s="73" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="I49" s="79" t="s">
         <v>49</v>
       </c>
       <c r="J49" s="35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K49" s="35" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="73" t="s">
         <v>52</v>
       </c>
       <c r="B50" s="73" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C50" s="91" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D50" s="91" t="s">
         <v>25</v>
       </c>
       <c r="E50" s="91" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="73" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G50" s="91"/>
       <c r="H50" s="91" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="I50" s="92" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J50" s="35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K50" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="93" t="s">
         <v>52</v>
       </c>
       <c r="B51" s="73" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C51" s="73" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D51" s="73" t="s">
         <v>25</v>
       </c>
       <c r="E51" s="73" t="s">
         <v>34</v>
       </c>
       <c r="F51" s="73" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G51" s="73"/>
       <c r="H51" s="73" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I51" s="35" t="s">
         <v>49</v>
       </c>
       <c r="J51" s="35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K51" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="93" t="s">
         <v>52</v>
       </c>
       <c r="B52" s="73" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C52" s="73" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D52" s="73" t="s">
         <v>25</v>
       </c>
       <c r="E52" s="73" t="s">
         <v>34</v>
       </c>
       <c r="F52" s="73" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G52" s="73"/>
       <c r="H52" s="73" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="I52" s="35" t="s">
         <v>49</v>
       </c>
       <c r="J52" s="35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K52" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="93" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="73" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C53" s="73" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D53" s="73" t="s">
         <v>25</v>
       </c>
       <c r="E53" s="73" t="s">
         <v>34</v>
       </c>
       <c r="F53" s="73" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G53" s="73"/>
       <c r="H53" s="73" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="I53" s="35" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="J53" s="35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K53" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="93" t="s">
         <v>52</v>
       </c>
       <c r="B54" s="73" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C54" s="73" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D54" s="73" t="s">
         <v>25</v>
       </c>
       <c r="E54" s="73" t="s">
         <v>34</v>
       </c>
       <c r="F54" s="73" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G54" s="73"/>
       <c r="H54" s="73" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="I54" s="35" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="J54" s="35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K54" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="93" t="s">
         <v>52</v>
       </c>
       <c r="B55" s="73" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C55" s="73" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D55" s="73" t="s">
         <v>25</v>
       </c>
       <c r="E55" s="73" t="s">
         <v>34</v>
       </c>
       <c r="F55" s="73" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G55" s="73"/>
       <c r="H55" s="73" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="I55" s="35" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="J55" s="35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K55" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="93" t="s">
         <v>52</v>
       </c>
       <c r="B56" s="73" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C56" s="73" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D56" s="73" t="s">
         <v>25</v>
       </c>
       <c r="E56" s="73" t="s">
         <v>34</v>
       </c>
       <c r="F56" s="73" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G56" s="73"/>
       <c r="H56" s="73" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="I56" s="35" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="J56" s="35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K56" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="93" t="s">
         <v>52</v>
       </c>
       <c r="B57" s="73" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C57" s="73" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D57" s="73" t="s">
         <v>25</v>
       </c>
       <c r="E57" s="73" t="s">
         <v>34</v>
       </c>
       <c r="F57" s="73" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G57" s="73"/>
       <c r="H57" s="73" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="I57" s="35" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="J57" s="35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K57" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="93" t="s">
         <v>52</v>
       </c>
       <c r="B58" s="73" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C58" s="73" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D58" s="73" t="s">
         <v>25</v>
       </c>
       <c r="E58" s="73" t="s">
         <v>34</v>
       </c>
       <c r="F58" s="73" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G58" s="73"/>
       <c r="H58" s="73" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I58" s="35" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="J58" s="35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K58" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="93" t="s">
         <v>52</v>
       </c>
       <c r="B59" s="73" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C59" s="73" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D59" s="73" t="s">
         <v>15</v>
       </c>
       <c r="E59" s="73" t="s">
         <v>16</v>
       </c>
       <c r="F59" s="73" t="s">
         <v>65</v>
       </c>
       <c r="G59" s="73"/>
       <c r="H59" s="73" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="I59" s="35" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J59" s="35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K59" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="93" t="s">
         <v>52</v>
       </c>
       <c r="B60" s="73" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C60" s="73" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D60" s="73" t="s">
         <v>15</v>
       </c>
       <c r="E60" s="73" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F60" s="73" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G60" s="73" t="s">
         <v>77</v>
       </c>
       <c r="H60" s="73" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="I60" s="35" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J60" s="35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K60" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="93" t="s">
         <v>52</v>
       </c>
       <c r="B61" s="73" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C61" s="73" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D61" s="73" t="s">
         <v>15</v>
       </c>
       <c r="E61" s="73" t="s">
         <v>16</v>
       </c>
       <c r="F61" s="73" t="s">
         <v>65</v>
       </c>
       <c r="G61" s="73"/>
       <c r="H61" s="73" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="I61" s="35" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J61" s="35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K61" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="93" t="s">
         <v>52</v>
       </c>
       <c r="B62" s="73" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C62" s="73" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D62" s="73" t="s">
         <v>15</v>
       </c>
       <c r="E62" s="73" t="s">
         <v>16</v>
       </c>
       <c r="F62" s="73" t="s">
         <v>65</v>
       </c>
       <c r="G62" s="73"/>
       <c r="H62" s="73" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="I62" s="35" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J62" s="35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K62" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="93" t="s">
         <v>52</v>
       </c>
       <c r="B63" s="73" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C63" s="73" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D63" s="73" t="s">
         <v>15</v>
       </c>
       <c r="E63" s="73" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F63" s="73" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G63" s="73"/>
       <c r="H63" s="73" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="I63" s="35" t="s">
         <v>49</v>
       </c>
       <c r="J63" s="35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K63" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="93" t="s">
         <v>52</v>
       </c>
       <c r="B64" s="73" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C64" s="73" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D64" s="73" t="s">
         <v>15</v>
       </c>
       <c r="E64" s="73" t="s">
         <v>16</v>
       </c>
       <c r="F64" s="73" t="s">
         <v>65</v>
       </c>
       <c r="G64" s="73"/>
       <c r="H64" s="73" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="I64" s="35" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J64" s="35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K64" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="93" t="s">
         <v>52</v>
       </c>
       <c r="B65" s="73" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C65" s="73" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D65" s="73" t="s">
         <v>15</v>
       </c>
       <c r="E65" s="73" t="s">
         <v>34</v>
       </c>
       <c r="F65" s="91" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G65" s="73"/>
       <c r="H65" s="73" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="I65" s="35" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J65" s="35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K65" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="93" t="s">
         <v>52</v>
       </c>
       <c r="B66" s="73" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C66" s="73" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D66" s="73" t="s">
         <v>15</v>
       </c>
       <c r="E66" s="93" t="s">
         <v>16</v>
       </c>
       <c r="F66" s="91" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G66" s="98"/>
       <c r="H66" s="73" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="I66" s="35" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J66" s="35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K66" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="93" t="s">
         <v>52</v>
       </c>
       <c r="B67" s="73" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C67" s="73" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D67" s="73" t="s">
         <v>15</v>
       </c>
       <c r="E67" s="93" t="s">
         <v>16</v>
       </c>
       <c r="F67" s="91" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G67" s="98"/>
       <c r="H67" s="73" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="I67" s="35" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J67" s="35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K67" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="93" t="s">
         <v>52</v>
       </c>
       <c r="B68" s="73" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C68" s="73" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D68" s="73" t="s">
         <v>15</v>
       </c>
       <c r="E68" s="73" t="s">
         <v>34</v>
       </c>
       <c r="F68" s="91" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G68" s="73"/>
       <c r="H68" s="73" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="I68" s="35" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J68" s="35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K68" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" s="93" t="s">
         <v>52</v>
       </c>
       <c r="B69" s="73" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C69" s="73" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D69" s="73" t="s">
         <v>15</v>
       </c>
       <c r="E69" s="73" t="s">
         <v>16</v>
       </c>
       <c r="F69" s="91" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G69" s="73"/>
       <c r="H69" s="73" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="I69" s="35" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J69" s="35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K69" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" s="93" t="s">
         <v>52</v>
       </c>
       <c r="B70" s="73" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C70" s="73" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D70" s="73" t="s">
         <v>15</v>
       </c>
       <c r="E70" s="73" t="s">
         <v>16</v>
       </c>
       <c r="F70" s="91" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G70" s="73"/>
       <c r="H70" s="73" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="I70" s="35" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J70" s="35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K70" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" s="93" t="s">
         <v>52</v>
       </c>
       <c r="B71" s="73" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C71" s="73" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D71" s="73" t="s">
         <v>15</v>
       </c>
       <c r="E71" s="73" t="s">
         <v>16</v>
       </c>
       <c r="F71" s="91" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G71" s="73"/>
       <c r="H71" s="73" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="I71" s="35" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J71" s="35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K71" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" s="96" t="s">
         <v>52</v>
       </c>
       <c r="B72" s="91" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C72" s="91" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D72" s="91" t="s">
         <v>15</v>
       </c>
       <c r="E72" s="91" t="s">
         <v>16</v>
       </c>
       <c r="F72" s="91" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G72" s="91"/>
       <c r="H72" s="91" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="I72" s="35" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J72" s="92" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K72" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" s="96" t="s">
         <v>52</v>
       </c>
       <c r="B73" s="91" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C73" s="73" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D73" s="73" t="s">
         <v>15</v>
       </c>
       <c r="E73" s="73" t="s">
         <v>34</v>
       </c>
       <c r="F73" s="73" t="s">
         <v>65</v>
       </c>
       <c r="G73" s="73"/>
       <c r="H73" s="73" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="I73" s="35" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J73" s="92" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K73" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" s="96" t="s">
         <v>52</v>
       </c>
       <c r="B74" s="91" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C74" s="73" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D74" s="73" t="s">
         <v>15</v>
       </c>
       <c r="E74" s="73" t="s">
         <v>34</v>
       </c>
       <c r="F74" s="73" t="s">
         <v>65</v>
       </c>
       <c r="G74" s="73"/>
       <c r="H74" s="73" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="I74" s="35" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J74" s="92" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K74" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" s="96" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="91" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C75" s="73" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D75" s="73" t="s">
         <v>15</v>
       </c>
       <c r="E75" s="73" t="s">
         <v>34</v>
       </c>
       <c r="F75" s="91" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G75" s="73"/>
       <c r="H75" s="73" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="I75" s="35" t="s">
         <v>49</v>
       </c>
       <c r="J75" s="92" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K75" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" s="96" t="s">
         <v>52</v>
       </c>
       <c r="B76" s="91" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C76" s="73" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D76" s="73" t="s">
         <v>15</v>
       </c>
       <c r="E76" s="73" t="s">
         <v>34</v>
       </c>
       <c r="F76" s="91" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G76" s="73"/>
       <c r="H76" s="73" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="I76" s="35" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J76" s="92" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K76" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" s="96" t="s">
         <v>52</v>
       </c>
       <c r="B77" s="91" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C77" s="73" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D77" s="73" t="s">
         <v>15</v>
       </c>
       <c r="E77" s="73" t="s">
         <v>34</v>
       </c>
       <c r="F77" s="91" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G77" s="73"/>
       <c r="H77" s="73" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="I77" s="35" t="s">
         <v>49</v>
       </c>
       <c r="J77" s="92" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K77" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" s="96" t="s">
         <v>52</v>
       </c>
       <c r="B78" s="91" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C78" s="73" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D78" s="73" t="s">
         <v>15</v>
       </c>
       <c r="E78" s="73" t="s">
         <v>34</v>
       </c>
       <c r="F78" s="91" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G78" s="73"/>
       <c r="H78" s="73" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="I78" s="35" t="s">
         <v>49</v>
       </c>
       <c r="J78" s="92" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K78" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" s="96" t="s">
         <v>52</v>
       </c>
       <c r="B79" s="91" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C79" s="73" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D79" s="73" t="s">
         <v>15</v>
       </c>
       <c r="E79" s="73" t="s">
         <v>34</v>
       </c>
       <c r="F79" s="91" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G79" s="73"/>
       <c r="H79" s="73" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I79" s="99">
         <v>46631</v>
       </c>
       <c r="J79" s="92" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K79" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" s="96" t="s">
         <v>52</v>
       </c>
       <c r="B80" s="91" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C80" s="73" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D80" s="73" t="s">
         <v>15</v>
       </c>
       <c r="E80" s="73" t="s">
         <v>34</v>
       </c>
       <c r="F80" s="73" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G80" s="73"/>
       <c r="H80" s="73" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="I80" s="99">
         <v>46631</v>
       </c>
       <c r="J80" s="92" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K80" s="92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="81" spans="1:11">
-      <c r="A81" s="73"/>
-[...4 lines deleted...]
-      <c r="F81" s="73"/>
+      <c r="A81" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="B81" s="29" t="s">
+        <v>105</v>
+      </c>
+      <c r="C81" s="73" t="s">
+        <v>233</v>
+      </c>
+      <c r="D81" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E81" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="F81" s="73" t="s">
+        <v>65</v>
+      </c>
       <c r="G81" s="73"/>
       <c r="H81" s="73"/>
-      <c r="I81" s="35"/>
-[...1 lines deleted...]
-      <c r="K81" s="92"/>
+      <c r="I81" s="99" t="s">
+        <v>49</v>
+      </c>
+      <c r="J81" s="92" t="s">
+        <v>56</v>
+      </c>
+      <c r="K81" s="92" t="s">
+        <v>101</v>
+      </c>
     </row>
     <row r="82" spans="1:11">
-      <c r="A82" s="73"/>
-[...4 lines deleted...]
-      <c r="F82" s="73"/>
+      <c r="A82" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="B82" s="29" t="s">
+        <v>105</v>
+      </c>
+      <c r="C82" s="73" t="s">
+        <v>234</v>
+      </c>
+      <c r="D82" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E82" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="F82" s="73" t="s">
+        <v>65</v>
+      </c>
       <c r="G82" s="73"/>
       <c r="H82" s="73"/>
-      <c r="I82" s="35"/>
-[...1 lines deleted...]
-      <c r="K82" s="92"/>
+      <c r="I82" s="99" t="s">
+        <v>49</v>
+      </c>
+      <c r="J82" s="92" t="s">
+        <v>56</v>
+      </c>
+      <c r="K82" s="92" t="s">
+        <v>101</v>
+      </c>
     </row>
     <row r="83" spans="1:11">
-      <c r="A83" s="73"/>
-[...4 lines deleted...]
-      <c r="F83" s="73"/>
+      <c r="A83" s="73" t="s">
+        <v>79</v>
+      </c>
+      <c r="B83" s="73" t="s">
+        <v>131</v>
+      </c>
+      <c r="C83" s="73" t="s">
+        <v>235</v>
+      </c>
+      <c r="D83" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E83" s="73" t="s">
+        <v>34</v>
+      </c>
+      <c r="F83" s="73" t="s">
+        <v>136</v>
+      </c>
       <c r="G83" s="73"/>
-      <c r="H83" s="73"/>
-[...2 lines deleted...]
-      <c r="K83" s="35"/>
+      <c r="H83" s="73" t="s">
+        <v>236</v>
+      </c>
+      <c r="I83" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="J83" s="35" t="s">
+        <v>238</v>
+      </c>
+      <c r="K83" s="35" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="84" spans="1:11">
-      <c r="A84" s="73"/>
-[...4 lines deleted...]
-      <c r="F84" s="73"/>
+      <c r="A84" s="73" t="s">
+        <v>79</v>
+      </c>
+      <c r="B84" s="73" t="s">
+        <v>131</v>
+      </c>
+      <c r="C84" s="73" t="s">
+        <v>239</v>
+      </c>
+      <c r="D84" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E84" s="73" t="s">
+        <v>34</v>
+      </c>
+      <c r="F84" s="73" t="s">
+        <v>240</v>
+      </c>
       <c r="G84" s="73"/>
-      <c r="H84" s="73"/>
-[...2 lines deleted...]
-      <c r="K84" s="35"/>
+      <c r="H84" s="73" t="s">
+        <v>241</v>
+      </c>
+      <c r="I84" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="J84" s="35" t="s">
+        <v>238</v>
+      </c>
+      <c r="K84" s="35" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="85" spans="1:11">
-      <c r="A85" s="73"/>
-[...4 lines deleted...]
-      <c r="F85" s="73"/>
+      <c r="A85" s="73" t="s">
+        <v>79</v>
+      </c>
+      <c r="B85" s="73" t="s">
+        <v>131</v>
+      </c>
+      <c r="C85" s="73" t="s">
+        <v>242</v>
+      </c>
+      <c r="D85" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E85" s="73" t="s">
+        <v>40</v>
+      </c>
+      <c r="F85" s="73" t="s">
+        <v>243</v>
+      </c>
       <c r="G85" s="73"/>
       <c r="H85" s="73"/>
-      <c r="I85" s="35"/>
-[...1 lines deleted...]
-      <c r="K85" s="35"/>
+      <c r="I85" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="J85" s="35" t="s">
+        <v>238</v>
+      </c>
+      <c r="K85" s="35" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" s="73"/>
       <c r="B86" s="73"/>
       <c r="C86" s="73"/>
       <c r="D86" s="73"/>
       <c r="E86" s="73"/>
       <c r="F86" s="73"/>
       <c r="G86" s="73"/>
       <c r="H86" s="73"/>
       <c r="I86" s="35"/>
       <c r="J86" s="35"/>
       <c r="K86" s="35"/>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" s="73"/>
       <c r="B87" s="73"/>
       <c r="C87" s="73"/>
       <c r="D87" s="73"/>
       <c r="E87" s="73"/>
       <c r="F87" s="73"/>
       <c r="G87" s="73"/>
       <c r="H87" s="73"/>
       <c r="I87" s="35"/>
       <c r="J87" s="35"/>
@@ -5388,4056 +5518,4056 @@
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8D5C43C-10F1-430E-973B-20268DE3C40D}">
   <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView topLeftCell="B19" workbookViewId="0">
       <selection activeCell="I21" sqref="I21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="1"/>
     <col min="2" max="3" width="15.625" customWidth="1"/>
     <col min="4" max="4" width="18.25" customWidth="1"/>
     <col min="5" max="5" width="14.5" customWidth="1"/>
     <col min="6" max="6" width="25.375" customWidth="1"/>
     <col min="7" max="7" width="10.75" customWidth="1"/>
     <col min="8" max="8" width="16.125" style="40" customWidth="1"/>
     <col min="9" max="9" width="10" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.5" customWidth="1"/>
     <col min="11" max="11" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="76.5">
       <c r="A1" s="41" t="s">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="B1" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="41" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="41" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="41" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="41" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="41" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="41" t="s">
         <v>8</v>
       </c>
       <c r="I1" s="41" t="s">
         <v>9</v>
       </c>
       <c r="J1" s="41" t="s">
         <v>10</v>
       </c>
       <c r="K1" s="41" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="91.5">
       <c r="A2" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C2" s="19" t="s">
-        <v>233</v>
+        <v>245</v>
       </c>
       <c r="D2" s="19" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E2" s="19" t="s">
         <v>34</v>
       </c>
       <c r="F2" s="42" t="s">
-        <v>235</v>
+        <v>247</v>
       </c>
       <c r="G2" s="19" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H2" s="42" t="s">
-        <v>237</v>
+        <v>249</v>
       </c>
       <c r="I2" s="19" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="J2" s="19" t="s">
-        <v>239</v>
+        <v>251</v>
       </c>
       <c r="K2" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="121.5">
       <c r="A3" s="18" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="B3" s="19" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
       <c r="C3" s="19" t="s">
-        <v>242</v>
+        <v>254</v>
       </c>
       <c r="D3" s="19" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="19" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="42" t="s">
         <v>17</v>
       </c>
       <c r="G3" s="19" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H3" s="42" t="s">
-        <v>243</v>
+        <v>255</v>
       </c>
       <c r="I3" s="19" t="s">
-        <v>244</v>
+        <v>256</v>
       </c>
       <c r="J3" s="19" t="s">
-        <v>245</v>
+        <v>257</v>
       </c>
       <c r="K3" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="152.25">
       <c r="A4" s="18" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="B4" s="19" t="s">
-        <v>246</v>
+        <v>258</v>
       </c>
       <c r="C4" s="19" t="s">
-        <v>247</v>
+        <v>259</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="19" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="19" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="19" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H4" s="42" t="s">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="I4" s="19" t="s">
         <v>29</v>
       </c>
       <c r="J4" s="19" t="s">
-        <v>249</v>
+        <v>261</v>
       </c>
       <c r="K4" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="91.5">
       <c r="A5" s="18" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="B5" s="19" t="s">
-        <v>246</v>
+        <v>258</v>
       </c>
       <c r="C5" s="19" t="s">
-        <v>250</v>
+        <v>262</v>
       </c>
       <c r="D5" s="19" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="E5" s="19" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="19" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H5" s="42" t="s">
-        <v>252</v>
+        <v>264</v>
       </c>
       <c r="I5" s="19" t="s">
         <v>29</v>
       </c>
       <c r="J5" s="19" t="s">
-        <v>249</v>
+        <v>261</v>
       </c>
       <c r="K5" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="152.25">
       <c r="A6" s="18" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="B6" s="19" t="s">
-        <v>246</v>
+        <v>258</v>
       </c>
       <c r="C6" s="19" t="s">
-        <v>253</v>
+        <v>265</v>
       </c>
       <c r="D6" s="19" t="s">
-        <v>254</v>
+        <v>266</v>
       </c>
       <c r="E6" s="19" t="s">
         <v>34</v>
       </c>
       <c r="F6" s="19" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="G6" s="19" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H6" s="42" t="s">
-        <v>257</v>
+        <v>269</v>
       </c>
       <c r="I6" s="19" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="J6" s="19" t="s">
-        <v>249</v>
+        <v>261</v>
       </c>
       <c r="K6" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="137.25">
       <c r="A7" s="18" t="s">
-        <v>259</v>
+        <v>271</v>
       </c>
       <c r="B7" s="19" t="s">
-        <v>260</v>
+        <v>272</v>
       </c>
       <c r="C7" s="19" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="D7" s="19" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="E7" s="19" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="19" t="s">
         <v>17</v>
       </c>
       <c r="G7" s="19" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H7" s="42" t="s">
-        <v>263</v>
+        <v>275</v>
       </c>
       <c r="I7" s="19" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="J7" s="19" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="K7" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="76.5">
       <c r="A8" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="19" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="C8" s="43" t="s">
-        <v>266</v>
+        <v>278</v>
       </c>
       <c r="D8" s="18" t="s">
-        <v>267</v>
+        <v>279</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>17</v>
       </c>
       <c r="G8" s="19" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H8" s="42" t="s">
-        <v>268</v>
+        <v>280</v>
       </c>
       <c r="I8" s="44" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="J8" s="43" t="s">
-        <v>269</v>
+        <v>281</v>
       </c>
       <c r="K8" s="18" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="167.25">
       <c r="A9" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="19" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="C9" s="45" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="D9" s="19" t="s">
-        <v>267</v>
+        <v>279</v>
       </c>
       <c r="E9" s="19" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="19" t="s">
         <v>17</v>
       </c>
       <c r="G9" s="19" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H9" s="42" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="I9" s="44" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="J9" s="45" t="s">
-        <v>269</v>
+        <v>281</v>
       </c>
       <c r="K9" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="61.5">
       <c r="A10" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="19" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="C10" s="43" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D10" s="18" t="s">
-        <v>267</v>
+        <v>279</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="42" t="s">
-        <v>272</v>
+        <v>284</v>
       </c>
       <c r="G10" s="19" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H10" s="46" t="s">
-        <v>273</v>
+        <v>285</v>
       </c>
       <c r="I10" s="18" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="J10" s="19" t="s">
-        <v>269</v>
+        <v>281</v>
       </c>
       <c r="K10" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="107.25">
       <c r="A11" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="19" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="C11" s="45" t="s">
-        <v>274</v>
+        <v>286</v>
       </c>
       <c r="D11" s="19" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="19" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="42" t="s">
         <v>17</v>
       </c>
       <c r="G11" s="19" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H11" s="20" t="s">
-        <v>275</v>
+        <v>287</v>
       </c>
       <c r="I11" s="19" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="J11" s="19" t="s">
-        <v>269</v>
+        <v>281</v>
       </c>
       <c r="K11" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="30.75">
       <c r="A12" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="19" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="C12" s="19" t="s">
-        <v>276</v>
+        <v>288</v>
       </c>
       <c r="D12" s="19" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="19" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="42" t="s">
-        <v>272</v>
+        <v>284</v>
       </c>
       <c r="G12" s="19" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H12" s="39"/>
       <c r="I12" s="18" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="J12" s="19" t="s">
-        <v>269</v>
+        <v>281</v>
       </c>
       <c r="K12" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="107.25">
       <c r="A13" s="18" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B13" s="19" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C13" s="19" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="D13" s="19" t="s">
         <v>15</v>
       </c>
       <c r="E13" s="19" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="42" t="s">
-        <v>272</v>
+        <v>284</v>
       </c>
       <c r="G13" s="19" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H13" s="20" t="s">
-        <v>278</v>
+        <v>290</v>
       </c>
       <c r="I13" s="19" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="J13" s="19" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K13" s="19" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="45.75">
       <c r="A14" s="47" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="48" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="C14" s="48" t="s">
-        <v>279</v>
+        <v>291</v>
       </c>
       <c r="D14" s="49" t="s">
-        <v>280</v>
+        <v>292</v>
       </c>
       <c r="E14" s="47" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="48" t="s">
         <v>17</v>
       </c>
       <c r="G14" s="48" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H14" s="50" t="s">
+        <v>293</v>
+      </c>
+      <c r="I14" s="48" t="s">
+        <v>250</v>
+      </c>
+      <c r="J14" s="48" t="s">
         <v>281</v>
-      </c>
-[...4 lines deleted...]
-        <v>269</v>
       </c>
       <c r="K14" s="48" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="152.25">
       <c r="A15" s="18" t="s">
-        <v>259</v>
+        <v>271</v>
       </c>
       <c r="B15" s="19" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="C15" s="51" t="s">
-        <v>283</v>
+        <v>295</v>
       </c>
       <c r="D15" s="52" t="s">
-        <v>280</v>
+        <v>292</v>
       </c>
       <c r="E15" s="19" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="19" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="G15" s="43" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H15" s="53" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="I15" s="19" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="J15" s="19" t="s">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="K15" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="152.25">
       <c r="A16" s="18" t="s">
-        <v>259</v>
+        <v>271</v>
       </c>
       <c r="B16" s="19" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="C16" s="45" t="s">
-        <v>286</v>
+        <v>298</v>
       </c>
       <c r="D16" s="54" t="s">
-        <v>280</v>
+        <v>292</v>
       </c>
       <c r="E16" s="19" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="19" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="G16" s="45" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H16" s="42" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="I16" s="19" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="J16" s="19" t="s">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="K16" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="152.25">
       <c r="A17" s="18" t="s">
-        <v>259</v>
+        <v>271</v>
       </c>
       <c r="B17" s="19" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="C17" s="43" t="s">
-        <v>287</v>
+        <v>299</v>
       </c>
       <c r="D17" s="55" t="s">
-        <v>280</v>
+        <v>292</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="56" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="G17" s="56" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H17" s="42" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="I17" s="19" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="J17" s="19" t="s">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="K17" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="290.25">
       <c r="A18" s="18" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="B18" s="19" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="C18" s="45" t="s">
-        <v>290</v>
+        <v>302</v>
       </c>
       <c r="D18" s="54" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="E18" s="57" t="s">
         <v>16</v>
       </c>
       <c r="F18" s="58" t="s">
         <v>17</v>
       </c>
       <c r="G18" s="56"/>
       <c r="H18" s="42" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="I18" s="19" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="J18" s="19" t="s">
-        <v>292</v>
+        <v>304</v>
       </c>
       <c r="K18" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="228.75">
       <c r="A19" s="18" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="B19" s="19" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C19" s="19" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="D19" s="54" t="s">
-        <v>267</v>
+        <v>279</v>
       </c>
       <c r="E19" s="19" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="19" t="s">
         <v>17</v>
       </c>
       <c r="G19" s="19" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H19" s="46" t="s">
-        <v>295</v>
+        <v>307</v>
       </c>
       <c r="I19" s="18" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="J19" s="19" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="K19" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="137.25">
       <c r="A20" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C20" s="19" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="D20" s="54" t="s">
-        <v>267</v>
+        <v>279</v>
       </c>
       <c r="E20" s="19" t="s">
         <v>34</v>
       </c>
       <c r="F20" s="19" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="G20" s="19" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H20" s="20" t="s">
-        <v>298</v>
+        <v>310</v>
       </c>
       <c r="I20" s="59" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="J20" s="19" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="K20" s="19" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE7B87C6-4A30-4328-B9AD-5BB22B21720F}">
   <dimension ref="A1:K94"/>
   <sheetViews>
     <sheetView topLeftCell="E1" workbookViewId="0">
       <selection activeCell="P4" sqref="P4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="15.25" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="48.75" customWidth="1"/>
     <col min="4" max="4" width="26.125" customWidth="1"/>
     <col min="5" max="5" width="21.5" customWidth="1"/>
     <col min="6" max="6" width="23.5" customWidth="1"/>
     <col min="7" max="7" width="19.5" customWidth="1"/>
     <col min="8" max="8" width="26.125" customWidth="1"/>
     <col min="9" max="9" width="11.875" customWidth="1"/>
     <col min="10" max="10" width="11.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="123.75">
       <c r="A1" s="21" t="s">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="B1" s="22" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="22" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="22" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="22" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="22" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="22" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="22" t="s">
         <v>8</v>
       </c>
       <c r="I1" s="22" t="s">
         <v>9</v>
       </c>
       <c r="J1" s="22" t="s">
         <v>10</v>
       </c>
       <c r="K1" s="22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="23" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="B2" s="24" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="C2" s="24" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="D2" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E2" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F2" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G2" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H2" s="24" t="s">
-        <v>301</v>
+        <v>313</v>
       </c>
       <c r="I2" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J2" s="24" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="K2" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="23" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="B3" s="24" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="C3" s="24" t="s">
-        <v>304</v>
+        <v>316</v>
       </c>
       <c r="D3" s="24" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E3" s="24" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="F3" s="24" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="G3" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H3" s="24" t="s">
-        <v>307</v>
+        <v>319</v>
       </c>
       <c r="I3" s="24" t="s">
         <v>49</v>
       </c>
       <c r="J3" s="24" t="s">
-        <v>308</v>
+        <v>320</v>
       </c>
       <c r="K3" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="23" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="B4" s="24" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="C4" s="24" t="s">
-        <v>309</v>
+        <v>321</v>
       </c>
       <c r="D4" s="24" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="E4" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="24" t="s">
-        <v>310</v>
+        <v>322</v>
       </c>
       <c r="G4" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H4" s="24" t="s">
-        <v>311</v>
+        <v>323</v>
       </c>
       <c r="I4" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J4" s="24" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="K4" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="23" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="B5" s="24" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="C5" s="24" t="s">
-        <v>312</v>
+        <v>324</v>
       </c>
       <c r="D5" s="24" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E5" s="24" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="F5" s="24" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="G5" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H5" s="24" t="s">
-        <v>313</v>
+        <v>325</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>49</v>
       </c>
       <c r="J5" s="24" t="s">
-        <v>308</v>
+        <v>320</v>
       </c>
       <c r="K5" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="23" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="B6" s="24" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="C6" s="24" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
       <c r="D6" s="24" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E6" s="24" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="F6" s="24" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="G6" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H6" s="24" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="I6" s="24" t="s">
         <v>66</v>
       </c>
       <c r="J6" s="24" t="s">
-        <v>316</v>
+        <v>328</v>
       </c>
       <c r="K6" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="24" t="s">
+        <v>329</v>
+      </c>
+      <c r="C7" s="24" t="s">
+        <v>330</v>
+      </c>
+      <c r="D7" s="24" t="s">
+        <v>331</v>
+      </c>
+      <c r="E7" s="24" t="s">
         <v>317</v>
       </c>
-      <c r="C7" s="24" t="s">
+      <c r="F7" s="24" t="s">
         <v>318</v>
       </c>
-      <c r="D7" s="24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G7" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H7" s="24" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
       <c r="I7" s="24" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="J7" s="24" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="K7" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="23" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="24" t="s">
-        <v>323</v>
+        <v>335</v>
       </c>
       <c r="D8" s="24" t="s">
-        <v>324</v>
+        <v>336</v>
       </c>
       <c r="E8" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G8" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H8" s="24" t="s">
-        <v>325</v>
+        <v>337</v>
       </c>
       <c r="I8" s="24" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
       <c r="J8" s="24" t="s">
-        <v>327</v>
+        <v>339</v>
       </c>
       <c r="K8" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="23" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="24" t="s">
-        <v>328</v>
+        <v>340</v>
       </c>
       <c r="D9" s="24" t="s">
-        <v>324</v>
+        <v>336</v>
       </c>
       <c r="E9" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G9" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H9" s="24" t="s">
-        <v>325</v>
+        <v>337</v>
       </c>
       <c r="I9" s="24" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
       <c r="J9" s="24" t="s">
-        <v>327</v>
+        <v>339</v>
       </c>
       <c r="K9" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="23" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="24" t="s">
-        <v>329</v>
+        <v>341</v>
       </c>
       <c r="D10" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E10" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="24" t="s">
-        <v>310</v>
+        <v>322</v>
       </c>
       <c r="G10" s="24" t="s">
-        <v>330</v>
+        <v>342</v>
       </c>
       <c r="H10" s="24" t="s">
-        <v>331</v>
+        <v>343</v>
       </c>
       <c r="I10" s="24" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
       <c r="J10" s="24" t="s">
-        <v>332</v>
+        <v>344</v>
       </c>
       <c r="K10" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="23" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="24" t="s">
-        <v>333</v>
+        <v>345</v>
       </c>
       <c r="D11" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G11" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H11" s="24" t="s">
-        <v>334</v>
+        <v>346</v>
       </c>
       <c r="I11" s="24" t="s">
-        <v>335</v>
+        <v>347</v>
       </c>
       <c r="J11" s="24" t="s">
-        <v>332</v>
+        <v>344</v>
       </c>
       <c r="K11" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="23" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="24" t="s">
-        <v>336</v>
+        <v>348</v>
       </c>
       <c r="D12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G12" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H12" s="24" t="s">
-        <v>337</v>
+        <v>349</v>
       </c>
       <c r="I12" s="24" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
       <c r="J12" s="24" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="K12" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="23" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="B13" s="24" t="s">
-        <v>339</v>
+        <v>351</v>
       </c>
       <c r="C13" s="24" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="D13" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E13" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G13" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H13" s="24" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="I13" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J13" s="24" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="K13" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="23" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="B14" s="24" t="s">
-        <v>339</v>
+        <v>351</v>
       </c>
       <c r="C14" s="24" t="s">
-        <v>342</v>
+        <v>354</v>
       </c>
       <c r="D14" s="24" t="s">
-        <v>343</v>
+        <v>355</v>
       </c>
       <c r="E14" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G14" s="25" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="H14" s="24" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="I14" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J14" s="24" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="K14" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="23" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="B15" s="24" t="s">
-        <v>339</v>
+        <v>351</v>
       </c>
       <c r="C15" s="24" t="s">
-        <v>346</v>
+        <v>358</v>
       </c>
       <c r="D15" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E15" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="24" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="G15" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H15" s="24" t="s">
-        <v>348</v>
+        <v>360</v>
       </c>
       <c r="I15" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J15" s="24" t="s">
-        <v>349</v>
+        <v>361</v>
       </c>
       <c r="K15" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="23" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="B16" s="24" t="s">
-        <v>339</v>
+        <v>351</v>
       </c>
       <c r="C16" s="24" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
       <c r="D16" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E16" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G16" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H16" s="24" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
       <c r="I16" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J16" s="24" t="s">
-        <v>352</v>
+        <v>364</v>
       </c>
       <c r="K16" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="23" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="B17" s="24" t="s">
-        <v>339</v>
+        <v>351</v>
       </c>
       <c r="C17" s="24" t="s">
-        <v>353</v>
+        <v>365</v>
       </c>
       <c r="D17" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E17" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="24" t="s">
         <v>65</v>
       </c>
       <c r="G17" s="24" t="s">
-        <v>354</v>
+        <v>366</v>
       </c>
       <c r="H17" s="24" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
       <c r="I17" s="24" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J17" s="24" t="s">
-        <v>352</v>
+        <v>364</v>
       </c>
       <c r="K17" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="23" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="B18" s="24" t="s">
-        <v>356</v>
+        <v>368</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>357</v>
+        <v>369</v>
       </c>
       <c r="D18" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E18" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F18" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G18" s="25" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="H18" s="24" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
       <c r="I18" s="24" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="J18" s="24" t="s">
-        <v>360</v>
+        <v>372</v>
       </c>
       <c r="K18" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="23" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="B19" s="24" t="s">
-        <v>356</v>
+        <v>368</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>361</v>
+        <v>373</v>
       </c>
       <c r="D19" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E19" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G19" s="25" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="H19" s="24" t="s">
-        <v>362</v>
+        <v>374</v>
       </c>
       <c r="I19" s="24" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="J19" s="24" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="K19" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="23" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="B20" s="24" t="s">
-        <v>356</v>
+        <v>368</v>
       </c>
       <c r="C20" s="24" t="s">
-        <v>363</v>
+        <v>375</v>
       </c>
       <c r="D20" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E20" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="25" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="H20" s="24" t="s">
-        <v>364</v>
+        <v>376</v>
       </c>
       <c r="I20" s="24" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="J20" s="24" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="K20" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B21" s="24" t="s">
-        <v>365</v>
+        <v>377</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="D21" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E21" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F21" s="24" t="s">
-        <v>310</v>
+        <v>322</v>
       </c>
       <c r="G21" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H21" s="24" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="I21" s="24" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="J21" s="24" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="K21" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B22" s="24" t="s">
-        <v>365</v>
+        <v>377</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>369</v>
+        <v>381</v>
       </c>
       <c r="D22" s="24" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E22" s="24" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="F22" s="24" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="G22" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H22" s="24" t="s">
-        <v>370</v>
+        <v>382</v>
       </c>
       <c r="I22" s="24" t="s">
         <v>49</v>
       </c>
       <c r="J22" s="24" t="s">
-        <v>371</v>
+        <v>383</v>
       </c>
       <c r="K22" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="23" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="B23" s="24" t="s">
-        <v>372</v>
+        <v>384</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>373</v>
+        <v>385</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E23" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F23" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G23" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H23" s="24" t="s">
-        <v>374</v>
+        <v>386</v>
       </c>
       <c r="I23" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J23" s="24" t="s">
-        <v>327</v>
+        <v>339</v>
       </c>
       <c r="K23" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B24" s="24" t="s">
-        <v>372</v>
+        <v>384</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
       <c r="D24" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E24" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F24" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G24" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H24" s="24" t="s">
-        <v>376</v>
+        <v>388</v>
       </c>
       <c r="I24" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J24" s="24" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
       <c r="K24" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B25" s="24" t="s">
-        <v>372</v>
+        <v>384</v>
       </c>
       <c r="C25" s="24" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
       <c r="D25" s="24" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E25" s="24" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="F25" s="24" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="G25" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H25" s="24" t="s">
-        <v>379</v>
+        <v>391</v>
       </c>
       <c r="I25" s="24" t="s">
         <v>66</v>
       </c>
       <c r="J25" s="24" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
       <c r="K25" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="23" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="B26" s="24" t="s">
-        <v>380</v>
+        <v>392</v>
       </c>
       <c r="C26" s="24" t="s">
-        <v>381</v>
+        <v>393</v>
       </c>
       <c r="D26" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E26" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="24" t="s">
         <v>65</v>
       </c>
       <c r="G26" s="24" t="s">
-        <v>354</v>
+        <v>366</v>
       </c>
       <c r="H26" s="24" t="s">
-        <v>382</v>
+        <v>394</v>
       </c>
       <c r="I26" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J26" s="24" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="K26" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="23" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="B27" s="24" t="s">
-        <v>380</v>
+        <v>392</v>
       </c>
       <c r="C27" s="24" t="s">
-        <v>383</v>
+        <v>395</v>
       </c>
       <c r="D27" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E27" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G27" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H27" s="24" t="s">
-        <v>384</v>
+        <v>396</v>
       </c>
       <c r="I27" s="24" t="s">
-        <v>385</v>
+        <v>397</v>
       </c>
       <c r="J27" s="24" t="s">
-        <v>385</v>
+        <v>397</v>
       </c>
       <c r="K27" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="23" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="B28" s="24" t="s">
-        <v>380</v>
+        <v>392</v>
       </c>
       <c r="C28" s="24" t="s">
-        <v>386</v>
+        <v>398</v>
       </c>
       <c r="D28" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E28" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H28" s="24" t="s">
-        <v>387</v>
+        <v>399</v>
       </c>
       <c r="I28" s="24" t="s">
-        <v>388</v>
+        <v>400</v>
       </c>
       <c r="J28" s="24" t="s">
-        <v>385</v>
+        <v>397</v>
       </c>
       <c r="K28" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="23" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="B29" s="24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C29" s="24" t="s">
-        <v>389</v>
+        <v>401</v>
       </c>
       <c r="D29" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E29" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="24" t="s">
-        <v>310</v>
+        <v>322</v>
       </c>
       <c r="G29" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H29" s="24" t="s">
-        <v>390</v>
+        <v>402</v>
       </c>
       <c r="I29" s="24" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="24" t="s">
-        <v>391</v>
+        <v>403</v>
       </c>
       <c r="K29" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B30" s="24" t="s">
-        <v>392</v>
+        <v>404</v>
       </c>
       <c r="C30" s="24" t="s">
-        <v>393</v>
+        <v>405</v>
       </c>
       <c r="D30" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E30" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F30" s="24" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="G30" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H30" s="24" t="s">
-        <v>394</v>
+        <v>406</v>
       </c>
       <c r="I30" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J30" s="24" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="K30" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B31" s="24" t="s">
-        <v>392</v>
+        <v>404</v>
       </c>
       <c r="C31" s="24" t="s">
-        <v>395</v>
+        <v>407</v>
       </c>
       <c r="D31" s="24" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E31" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F31" s="24" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="G31" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H31" s="24" t="s">
-        <v>394</v>
+        <v>406</v>
       </c>
       <c r="I31" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J31" s="24" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="K31" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="23" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="B32" s="24" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C32" s="24" t="s">
-        <v>396</v>
+        <v>408</v>
       </c>
       <c r="D32" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E32" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F32" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G32" s="24" t="s">
-        <v>354</v>
+        <v>366</v>
       </c>
       <c r="H32" s="24" t="s">
-        <v>397</v>
+        <v>409</v>
       </c>
       <c r="I32" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J32" s="24" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="K32" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="23" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="B33" s="24" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C33" s="24" t="s">
-        <v>399</v>
+        <v>411</v>
       </c>
       <c r="D33" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E33" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="24" t="s">
         <v>65</v>
       </c>
       <c r="G33" s="24" t="s">
-        <v>354</v>
+        <v>366</v>
       </c>
       <c r="H33" s="24" t="s">
-        <v>400</v>
+        <v>412</v>
       </c>
       <c r="I33" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J33" s="24" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="K33" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="23" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="B34" s="24" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C34" s="24" t="s">
-        <v>401</v>
+        <v>413</v>
       </c>
       <c r="D34" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E34" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F34" s="24" t="s">
         <v>65</v>
       </c>
       <c r="G34" s="24" t="s">
-        <v>354</v>
+        <v>366</v>
       </c>
       <c r="H34" s="24" t="s">
-        <v>402</v>
+        <v>414</v>
       </c>
       <c r="I34" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J34" s="24" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="K34" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="23" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="B35" s="24" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C35" s="24" t="s">
-        <v>403</v>
+        <v>415</v>
       </c>
       <c r="D35" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E35" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="24" t="s">
         <v>65</v>
       </c>
       <c r="G35" s="24" t="s">
-        <v>354</v>
+        <v>366</v>
       </c>
       <c r="H35" s="24" t="s">
-        <v>404</v>
+        <v>416</v>
       </c>
       <c r="I35" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J35" s="24" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="K35" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="23" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="B36" s="24" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C36" s="24" t="s">
-        <v>405</v>
+        <v>417</v>
       </c>
       <c r="D36" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E36" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H36" s="24" t="s">
-        <v>406</v>
+        <v>418</v>
       </c>
       <c r="I36" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J36" s="24" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="K36" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="23" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="B37" s="24" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C37" s="24" t="s">
-        <v>407</v>
+        <v>419</v>
       </c>
       <c r="D37" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E37" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G37" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H37" s="24" t="s">
-        <v>408</v>
+        <v>420</v>
       </c>
       <c r="I37" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J37" s="24" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="K37" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B38" s="24" t="s">
-        <v>409</v>
+        <v>421</v>
       </c>
       <c r="C38" s="24" t="s">
-        <v>410</v>
+        <v>422</v>
       </c>
       <c r="D38" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E38" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F38" s="24" t="s">
-        <v>310</v>
+        <v>322</v>
       </c>
       <c r="G38" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H38" s="24" t="s">
-        <v>411</v>
+        <v>423</v>
       </c>
       <c r="I38" s="24" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="J38" s="24" t="s">
-        <v>412</v>
+        <v>424</v>
       </c>
       <c r="K38" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B39" s="24" t="s">
-        <v>409</v>
+        <v>421</v>
       </c>
       <c r="C39" s="24" t="s">
-        <v>413</v>
+        <v>425</v>
       </c>
       <c r="D39" s="24" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E39" s="24" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="F39" s="24" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="G39" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H39" s="24" t="s">
-        <v>414</v>
+        <v>426</v>
       </c>
       <c r="I39" s="24" t="s">
         <v>49</v>
       </c>
       <c r="J39" s="24" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="K39" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B40" s="24" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="C40" s="24" t="s">
-        <v>416</v>
+        <v>428</v>
       </c>
       <c r="D40" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E40" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F40" s="24" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="G40" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H40" s="24" t="s">
-        <v>417</v>
+        <v>429</v>
       </c>
       <c r="I40" s="24" t="s">
-        <v>418</v>
+        <v>430</v>
       </c>
       <c r="J40" s="24" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="K40" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B41" s="24" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="C41" s="24" t="s">
-        <v>419</v>
+        <v>431</v>
       </c>
       <c r="D41" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E41" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F41" s="24" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="G41" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H41" s="24" t="s">
-        <v>417</v>
+        <v>429</v>
       </c>
       <c r="I41" s="24" t="s">
-        <v>418</v>
+        <v>430</v>
       </c>
       <c r="J41" s="24" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="K41" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B42" s="24" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="C42" s="24" t="s">
-        <v>420</v>
+        <v>432</v>
       </c>
       <c r="D42" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E42" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F42" s="24" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="G42" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H42" s="24" t="s">
-        <v>421</v>
+        <v>433</v>
       </c>
       <c r="I42" s="24" t="s">
-        <v>418</v>
+        <v>430</v>
       </c>
       <c r="J42" s="24" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="K42" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B43" s="24" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="C43" s="24" t="s">
-        <v>422</v>
+        <v>434</v>
       </c>
       <c r="D43" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E43" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F43" s="24" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="G43" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H43" s="24" t="s">
-        <v>421</v>
+        <v>433</v>
       </c>
       <c r="I43" s="24" t="s">
-        <v>418</v>
+        <v>430</v>
       </c>
       <c r="J43" s="24" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="K43" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B44" s="24" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="C44" s="24" t="s">
-        <v>423</v>
+        <v>435</v>
       </c>
       <c r="D44" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E44" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F44" s="24" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="G44" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H44" s="24" t="s">
-        <v>421</v>
+        <v>433</v>
       </c>
       <c r="I44" s="24" t="s">
-        <v>418</v>
+        <v>430</v>
       </c>
       <c r="J44" s="24" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="K44" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B45" s="24" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="C45" s="24" t="s">
-        <v>424</v>
+        <v>436</v>
       </c>
       <c r="D45" s="24" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E45" s="24" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="F45" s="24" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="G45" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H45" s="24" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="I45" s="24" t="s">
-        <v>426</v>
+        <v>438</v>
       </c>
       <c r="J45" s="24" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="K45" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B46" s="24" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="C46" s="24" t="s">
-        <v>427</v>
+        <v>439</v>
       </c>
       <c r="D46" s="24" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="E46" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F46" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G46" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H46" s="24" t="s">
-        <v>428</v>
+        <v>440</v>
       </c>
       <c r="I46" s="24" t="s">
-        <v>418</v>
+        <v>430</v>
       </c>
       <c r="J46" s="24" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="K46" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B47" s="24" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="C47" s="24" t="s">
-        <v>429</v>
+        <v>441</v>
       </c>
       <c r="D47" s="24" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E47" s="24" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="F47" s="24" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="G47" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H47" s="24" t="s">
-        <v>430</v>
+        <v>442</v>
       </c>
       <c r="I47" s="24" t="s">
         <v>49</v>
       </c>
       <c r="J47" s="24" t="s">
-        <v>352</v>
+        <v>364</v>
       </c>
       <c r="K47" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="23" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="B48" s="24" t="s">
-        <v>431</v>
+        <v>443</v>
       </c>
       <c r="C48" s="24" t="s">
-        <v>432</v>
+        <v>444</v>
       </c>
       <c r="D48" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E48" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F48" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G48" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H48" s="24" t="s">
-        <v>433</v>
+        <v>445</v>
       </c>
       <c r="I48" s="24" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="J48" s="24" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
       <c r="K48" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="23" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="B49" s="24" t="s">
-        <v>431</v>
+        <v>443</v>
       </c>
       <c r="C49" s="24" t="s">
-        <v>435</v>
+        <v>447</v>
       </c>
       <c r="D49" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E49" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F49" s="24" t="s">
-        <v>310</v>
+        <v>322</v>
       </c>
       <c r="G49" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H49" s="24" t="s">
-        <v>436</v>
+        <v>448</v>
       </c>
       <c r="I49" s="24" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="J49" s="24" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
       <c r="K49" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="23" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="B50" s="24" t="s">
-        <v>437</v>
+        <v>449</v>
       </c>
       <c r="C50" s="24" t="s">
-        <v>438</v>
+        <v>450</v>
       </c>
       <c r="D50" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E50" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="24" t="s">
         <v>65</v>
       </c>
       <c r="G50" s="25" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="H50" s="24" t="s">
-        <v>439</v>
+        <v>451</v>
       </c>
       <c r="I50" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J50" s="24" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
       <c r="K50" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="23" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="B51" s="24" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C51" s="24" t="s">
-        <v>440</v>
+        <v>452</v>
       </c>
       <c r="D51" s="24" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E51" s="24" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="F51" s="24" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="G51" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H51" s="24" t="s">
-        <v>441</v>
+        <v>453</v>
       </c>
       <c r="I51" s="24" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="J51" s="24" t="s">
-        <v>442</v>
+        <v>454</v>
       </c>
       <c r="K51" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="23" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="B52" s="24" t="s">
         <v>37</v>
       </c>
       <c r="C52" s="24" t="s">
-        <v>443</v>
+        <v>455</v>
       </c>
       <c r="D52" s="24" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E52" s="24" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="F52" s="24" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="G52" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H52" s="24" t="s">
-        <v>444</v>
+        <v>456</v>
       </c>
       <c r="I52" s="24" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="J52" s="24" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="K52" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="23" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="B53" s="24" t="s">
         <v>37</v>
       </c>
       <c r="C53" s="24" t="s">
-        <v>445</v>
+        <v>457</v>
       </c>
       <c r="D53" s="24" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E53" s="24" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="F53" s="24" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="G53" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H53" s="24" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="I53" s="24" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="J53" s="24" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="K53" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="23" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="B54" s="24" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="C54" s="24" t="s">
-        <v>448</v>
+        <v>460</v>
       </c>
       <c r="D54" s="24" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E54" s="24" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="F54" s="24" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="G54" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H54" s="24" t="s">
-        <v>449</v>
+        <v>461</v>
       </c>
       <c r="I54" s="24" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J54" s="24" t="s">
-        <v>450</v>
+        <v>462</v>
       </c>
       <c r="K54" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="23" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="B55" s="24" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="C55" s="24" t="s">
-        <v>451</v>
+        <v>463</v>
       </c>
       <c r="D55" s="24" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E55" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F55" s="24" t="s">
-        <v>235</v>
+        <v>247</v>
       </c>
       <c r="G55" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H55" s="24" t="s">
-        <v>452</v>
+        <v>464</v>
       </c>
       <c r="I55" s="24" t="s">
         <v>49</v>
       </c>
       <c r="J55" s="24" t="s">
-        <v>450</v>
+        <v>462</v>
       </c>
       <c r="K55" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="23" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="B56" s="24" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C56" s="24" t="s">
-        <v>453</v>
+        <v>465</v>
       </c>
       <c r="D56" s="24" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="E56" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F56" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G56" s="24" t="s">
-        <v>354</v>
+        <v>366</v>
       </c>
       <c r="H56" s="24" t="s">
-        <v>454</v>
+        <v>466</v>
       </c>
       <c r="I56" s="24" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="J56" s="24" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
       <c r="K56" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="23" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="B57" s="24" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C57" s="24" t="s">
-        <v>455</v>
+        <v>467</v>
       </c>
       <c r="D57" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E57" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F57" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G57" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H57" s="24" t="s">
-        <v>456</v>
+        <v>468</v>
       </c>
       <c r="I57" s="24" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="J57" s="24" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
       <c r="K57" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="23" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="B58" s="24" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C58" s="24" t="s">
-        <v>457</v>
+        <v>469</v>
       </c>
       <c r="D58" s="24" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E58" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F58" s="24" t="s">
-        <v>458</v>
+        <v>470</v>
       </c>
       <c r="G58" s="24" t="s">
-        <v>354</v>
+        <v>366</v>
       </c>
       <c r="H58" s="24" t="s">
-        <v>459</v>
+        <v>471</v>
       </c>
       <c r="I58" s="24" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
       <c r="J58" s="24" t="s">
-        <v>460</v>
+        <v>472</v>
       </c>
       <c r="K58" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="23" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="B59" s="24" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C59" s="24" t="s">
-        <v>461</v>
+        <v>473</v>
       </c>
       <c r="D59" s="24" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E59" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F59" s="24" t="s">
-        <v>458</v>
+        <v>470</v>
       </c>
       <c r="G59" s="24" t="s">
-        <v>354</v>
+        <v>366</v>
       </c>
       <c r="H59" s="24" t="s">
-        <v>462</v>
+        <v>474</v>
       </c>
       <c r="I59" s="24" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
       <c r="J59" s="24" t="s">
-        <v>460</v>
+        <v>472</v>
       </c>
       <c r="K59" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="23" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="B60" s="24" t="s">
-        <v>463</v>
+        <v>475</v>
       </c>
       <c r="C60" s="24" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="D60" s="24" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E60" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F60" s="24" t="s">
-        <v>310</v>
+        <v>322</v>
       </c>
       <c r="G60" s="24" t="s">
-        <v>354</v>
+        <v>366</v>
       </c>
       <c r="H60" s="24" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="I60" s="24" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
       <c r="J60" s="24" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="K60" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B61" s="24" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="C61" s="24" t="s">
-        <v>466</v>
+        <v>478</v>
       </c>
       <c r="D61" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E61" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F61" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G61" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H61" s="24" t="s">
-        <v>467</v>
+        <v>479</v>
       </c>
       <c r="I61" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J61" s="24" t="s">
-        <v>468</v>
+        <v>480</v>
       </c>
       <c r="K61" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B62" s="24" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="C62" s="24" t="s">
-        <v>469</v>
+        <v>481</v>
       </c>
       <c r="D62" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E62" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F62" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G62" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H62" s="24" t="s">
-        <v>470</v>
+        <v>482</v>
       </c>
       <c r="I62" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J62" s="24" t="s">
-        <v>468</v>
+        <v>480</v>
       </c>
       <c r="K62" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B63" s="24" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="C63" s="24" t="s">
-        <v>471</v>
+        <v>483</v>
       </c>
       <c r="D63" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E63" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F63" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G63" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H63" s="24" t="s">
-        <v>472</v>
+        <v>484</v>
       </c>
       <c r="I63" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J63" s="24" t="s">
-        <v>468</v>
+        <v>480</v>
       </c>
       <c r="K63" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B64" s="24" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="C64" s="24" t="s">
-        <v>473</v>
+        <v>485</v>
       </c>
       <c r="D64" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E64" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F64" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G64" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H64" s="24" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="I64" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J64" s="24" t="s">
-        <v>468</v>
+        <v>480</v>
       </c>
       <c r="K64" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B65" s="24" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="C65" s="24" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="D65" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E65" s="24" t="s">
         <v>40</v>
       </c>
       <c r="F65" s="24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G65" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H65" s="24" t="s">
-        <v>476</v>
+        <v>488</v>
       </c>
       <c r="I65" s="24" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="J65" s="24" t="s">
-        <v>468</v>
+        <v>480</v>
       </c>
       <c r="K65" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B66" s="24" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="C66" s="24" t="s">
-        <v>477</v>
+        <v>489</v>
       </c>
       <c r="D66" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E66" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F66" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G66" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H66" s="24" t="s">
-        <v>478</v>
+        <v>490</v>
       </c>
       <c r="I66" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J66" s="24" t="s">
-        <v>468</v>
+        <v>480</v>
       </c>
       <c r="K66" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B67" s="24" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="C67" s="24" t="s">
-        <v>479</v>
+        <v>491</v>
       </c>
       <c r="D67" s="24" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E67" s="24" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="F67" s="24" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="G67" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H67" s="24" t="s">
+        <v>492</v>
+      </c>
+      <c r="I67" s="24" t="s">
+        <v>333</v>
+      </c>
+      <c r="J67" s="24" t="s">
         <v>480</v>
-      </c>
-[...4 lines deleted...]
-        <v>468</v>
       </c>
       <c r="K67" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B68" s="24" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="C68" s="24" t="s">
-        <v>481</v>
+        <v>493</v>
       </c>
       <c r="D68" s="24" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E68" s="24" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="F68" s="24" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="G68" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H68" s="24" t="s">
-        <v>482</v>
+        <v>494</v>
       </c>
       <c r="I68" s="24" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="J68" s="24" t="s">
-        <v>468</v>
+        <v>480</v>
       </c>
       <c r="K68" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B69" s="24" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="C69" s="24" t="s">
-        <v>483</v>
+        <v>495</v>
       </c>
       <c r="D69" s="24" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E69" s="24" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="F69" s="24" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="G69" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H69" s="24" t="s">
-        <v>484</v>
+        <v>496</v>
       </c>
       <c r="I69" s="24" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="J69" s="24" t="s">
-        <v>468</v>
+        <v>480</v>
       </c>
       <c r="K69" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B70" s="24" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="C70" s="24" t="s">
-        <v>485</v>
+        <v>497</v>
       </c>
       <c r="D70" s="24" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E70" s="24" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="F70" s="24" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="G70" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H70" s="24" t="s">
-        <v>486</v>
+        <v>498</v>
       </c>
       <c r="I70" s="24" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="J70" s="24" t="s">
-        <v>468</v>
+        <v>480</v>
       </c>
       <c r="K70" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B71" s="24" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="C71" s="24" t="s">
-        <v>487</v>
+        <v>499</v>
       </c>
       <c r="D71" s="24" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E71" s="24" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="F71" s="24" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="G71" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H71" s="24" t="s">
-        <v>488</v>
+        <v>500</v>
       </c>
       <c r="I71" s="24" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="J71" s="24" t="s">
-        <v>468</v>
+        <v>480</v>
       </c>
       <c r="K71" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B72" s="24" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="C72" s="24" t="s">
-        <v>489</v>
+        <v>501</v>
       </c>
       <c r="D72" s="24" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E72" s="24" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="F72" s="24" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="G72" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H72" s="24" t="s">
-        <v>490</v>
+        <v>502</v>
       </c>
       <c r="I72" s="24" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="J72" s="24" t="s">
-        <v>468</v>
+        <v>480</v>
       </c>
       <c r="K72" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B73" s="24" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="C73" s="24" t="s">
-        <v>491</v>
+        <v>503</v>
       </c>
       <c r="D73" s="24" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E73" s="24" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="F73" s="24" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="G73" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H73" s="24" t="s">
-        <v>492</v>
+        <v>504</v>
       </c>
       <c r="I73" s="24" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="J73" s="24" t="s">
-        <v>468</v>
+        <v>480</v>
       </c>
       <c r="K73" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B74" s="24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C74" s="24" t="s">
-        <v>493</v>
+        <v>505</v>
       </c>
       <c r="D74" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E74" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F74" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G74" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H74" s="24" t="s">
-        <v>494</v>
+        <v>506</v>
       </c>
       <c r="I74" s="24" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
       <c r="J74" s="24" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="K74" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B75" s="24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C75" s="24" t="s">
-        <v>495</v>
+        <v>507</v>
       </c>
       <c r="D75" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E75" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F75" s="24" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="G75" s="24" t="s">
-        <v>330</v>
+        <v>342</v>
       </c>
       <c r="H75" s="24" t="s">
-        <v>496</v>
+        <v>508</v>
       </c>
       <c r="I75" s="24" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
       <c r="J75" s="24" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="K75" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" s="23" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="B76" s="24" t="s">
-        <v>497</v>
+        <v>509</v>
       </c>
       <c r="C76" s="24" t="s">
-        <v>498</v>
+        <v>510</v>
       </c>
       <c r="D76" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E76" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F76" s="24" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="G76" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H76" s="24" t="s">
-        <v>499</v>
+        <v>511</v>
       </c>
       <c r="I76" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J76" s="24" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="K76" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" s="23" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="B77" s="24" t="s">
-        <v>497</v>
+        <v>509</v>
       </c>
       <c r="C77" s="24" t="s">
-        <v>500</v>
+        <v>512</v>
       </c>
       <c r="D77" s="24" t="s">
-        <v>343</v>
+        <v>355</v>
       </c>
       <c r="E77" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F77" s="24" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="G77" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H77" s="24" t="s">
-        <v>499</v>
+        <v>511</v>
       </c>
       <c r="I77" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J77" s="24" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="K77" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" s="23" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="B78" s="24" t="s">
-        <v>497</v>
+        <v>509</v>
       </c>
       <c r="C78" s="24" t="s">
-        <v>501</v>
+        <v>513</v>
       </c>
       <c r="D78" s="24" t="s">
-        <v>324</v>
+        <v>336</v>
       </c>
       <c r="E78" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F78" s="24" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="G78" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H78" s="24" t="s">
-        <v>499</v>
+        <v>511</v>
       </c>
       <c r="I78" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J78" s="24" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="K78" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" s="23" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="B79" s="24" t="s">
-        <v>497</v>
+        <v>509</v>
       </c>
       <c r="C79" s="24" t="s">
-        <v>502</v>
+        <v>514</v>
       </c>
       <c r="D79" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E79" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F79" s="24" t="s">
-        <v>310</v>
+        <v>322</v>
       </c>
       <c r="G79" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H79" s="24" t="s">
-        <v>503</v>
+        <v>515</v>
       </c>
       <c r="I79" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J79" s="24" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="K79" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B80" s="24" t="s">
-        <v>504</v>
+        <v>516</v>
       </c>
       <c r="C80" s="24" t="s">
-        <v>505</v>
+        <v>517</v>
       </c>
       <c r="D80" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E80" s="24" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="F80" s="24" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="G80" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H80" s="24" t="s">
-        <v>506</v>
+        <v>518</v>
       </c>
       <c r="I80" s="24" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="J80" s="24" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="K80" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B81" s="24" t="s">
-        <v>504</v>
+        <v>516</v>
       </c>
       <c r="C81" s="24" t="s">
-        <v>507</v>
+        <v>519</v>
       </c>
       <c r="D81" s="24" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="E81" s="24" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="F81" s="24" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="G81" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H81" s="24" t="s">
-        <v>508</v>
+        <v>520</v>
       </c>
       <c r="I81" s="24" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="J81" s="24" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="K81" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B82" s="24" t="s">
-        <v>504</v>
+        <v>516</v>
       </c>
       <c r="C82" s="24" t="s">
-        <v>509</v>
+        <v>521</v>
       </c>
       <c r="D82" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E82" s="24" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="F82" s="24" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="G82" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H82" s="24" t="s">
-        <v>510</v>
+        <v>522</v>
       </c>
       <c r="I82" s="24" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="J82" s="24" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="K82" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B83" s="24" t="s">
-        <v>504</v>
+        <v>516</v>
       </c>
       <c r="C83" s="24" t="s">
-        <v>511</v>
+        <v>523</v>
       </c>
       <c r="D83" s="24" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="E83" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F83" s="24" t="s">
-        <v>310</v>
+        <v>322</v>
       </c>
       <c r="G83" s="24" t="s">
-        <v>330</v>
+        <v>342</v>
       </c>
       <c r="H83" s="24" t="s">
-        <v>512</v>
+        <v>524</v>
       </c>
       <c r="I83" s="24" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="J83" s="24" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="K83" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B84" s="24" t="s">
-        <v>504</v>
+        <v>516</v>
       </c>
       <c r="C84" s="24" t="s">
-        <v>513</v>
+        <v>525</v>
       </c>
       <c r="D84" s="24" t="s">
-        <v>324</v>
+        <v>336</v>
       </c>
       <c r="E84" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F84" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G84" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H84" s="24" t="s">
-        <v>514</v>
+        <v>526</v>
       </c>
       <c r="I84" s="24" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="J84" s="24" t="s">
-        <v>371</v>
+        <v>383</v>
       </c>
       <c r="K84" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" s="23" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="B85" s="24" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C85" s="24" t="s">
-        <v>515</v>
+        <v>527</v>
       </c>
       <c r="D85" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E85" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F85" s="24" t="s">
-        <v>235</v>
+        <v>247</v>
       </c>
       <c r="G85" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H85" s="24" t="s">
-        <v>516</v>
+        <v>528</v>
       </c>
       <c r="I85" s="24" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="J85" s="24" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="K85" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" s="23" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="B86" s="24" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C86" s="24" t="s">
-        <v>517</v>
+        <v>529</v>
       </c>
       <c r="D86" s="24" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="E86" s="24" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="F86" s="24" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="G86" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H86" s="24" t="s">
-        <v>518</v>
+        <v>530</v>
       </c>
       <c r="I86" s="24" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="J86" s="24" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="K86" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" s="23" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="B87" s="24" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C87" s="24" t="s">
-        <v>519</v>
+        <v>531</v>
       </c>
       <c r="D87" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E87" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F87" s="24" t="s">
-        <v>458</v>
+        <v>470</v>
       </c>
       <c r="G87" s="24" t="s">
-        <v>330</v>
+        <v>342</v>
       </c>
       <c r="H87" s="24" t="s">
-        <v>520</v>
+        <v>532</v>
       </c>
       <c r="I87" s="24" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="J87" s="24" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="K87" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" s="23" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="B88" s="24" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C88" s="24" t="s">
-        <v>521</v>
+        <v>533</v>
       </c>
       <c r="D88" s="24" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E88" s="24" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="F88" s="24" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="G88" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H88" s="24" t="s">
-        <v>522</v>
+        <v>534</v>
       </c>
       <c r="I88" s="24" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="J88" s="24" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="K88" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" s="23" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="B89" s="24" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C89" s="24" t="s">
-        <v>523</v>
+        <v>535</v>
       </c>
       <c r="D89" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E89" s="24" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="F89" s="24" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="G89" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H89" s="24" t="s">
-        <v>524</v>
+        <v>536</v>
       </c>
       <c r="I89" s="24" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="J89" s="24" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="K89" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B90" s="24" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C90" s="24" t="s">
-        <v>525</v>
+        <v>537</v>
       </c>
       <c r="D90" s="24" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="E90" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F90" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G90" s="24" t="s">
-        <v>330</v>
+        <v>342</v>
       </c>
       <c r="H90" s="24" t="s">
-        <v>526</v>
+        <v>538</v>
       </c>
       <c r="I90" s="24" t="s">
-        <v>527</v>
+        <v>539</v>
       </c>
       <c r="J90" s="24" t="s">
-        <v>528</v>
+        <v>540</v>
       </c>
       <c r="K90" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B91" s="24" t="s">
-        <v>529</v>
+        <v>541</v>
       </c>
       <c r="C91" s="24" t="s">
-        <v>530</v>
+        <v>542</v>
       </c>
       <c r="D91" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E91" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F91" s="24" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="G91" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H91" s="24" t="s">
-        <v>531</v>
+        <v>543</v>
       </c>
       <c r="I91" s="24" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="J91" s="24" t="s">
-        <v>371</v>
+        <v>383</v>
       </c>
       <c r="K91" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B92" s="24" t="s">
-        <v>529</v>
+        <v>541</v>
       </c>
       <c r="C92" s="24" t="s">
-        <v>532</v>
+        <v>544</v>
       </c>
       <c r="D92" s="24" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E92" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F92" s="24" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="G92" s="24" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="H92" s="24" t="s">
-        <v>531</v>
+        <v>543</v>
       </c>
       <c r="I92" s="24" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="J92" s="24" t="s">
-        <v>371</v>
+        <v>383</v>
       </c>
       <c r="K92" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B93" s="24" t="s">
-        <v>529</v>
+        <v>541</v>
       </c>
       <c r="C93" s="24" t="s">
-        <v>533</v>
+        <v>545</v>
       </c>
       <c r="D93" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E93" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F93" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G93" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H93" s="24" t="s">
-        <v>534</v>
+        <v>546</v>
       </c>
       <c r="I93" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J93" s="24" t="s">
-        <v>371</v>
+        <v>383</v>
       </c>
       <c r="K93" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B94" s="24" t="s">
-        <v>529</v>
+        <v>541</v>
       </c>
       <c r="C94" s="24" t="s">
-        <v>535</v>
+        <v>547</v>
       </c>
       <c r="D94" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E94" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F94" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G94" s="24" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="H94" s="24" t="s">
-        <v>534</v>
+        <v>546</v>
       </c>
       <c r="I94" s="24" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J94" s="24" t="s">
-        <v>371</v>
+        <v>383</v>
       </c>
       <c r="K94" s="24" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">