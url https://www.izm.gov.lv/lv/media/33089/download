--- v1 (2026-06-07)
+++ v2 (2026-07-18)
@@ -1,99 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30126"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\arta.tamane\Documents\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\arta.tamane\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{13786E57-8375-42BE-8BFB-099C42885EC7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{77A8F12C-2EDC-4618-B9C6-EDADDD6DD8E6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{423EFEDF-8F0F-CA41-A1B8-E6826AC58D96}"/>
   </bookViews>
   <sheets>
     <sheet name="2025_2026" sheetId="1" r:id="rId1"/>
     <sheet name="2024_2025" sheetId="2" r:id="rId2"/>
     <sheet name="2023_2024" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2025_2026'!$A$4:$K$9</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2063" uniqueCount="548">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2253" uniqueCount="587">
   <si>
     <t>2025./2026. mācību gadā pašvaldību pieņemtie lēmumi par izglītības iestāžu reorganizācijām vai to dibināšanu</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dati atjaunoti 06.05.2026.</t>
   </si>
   <si>
     <t>Dibinātājs</t>
   </si>
   <si>
     <t>Izglītības iestāde</t>
   </si>
   <si>
     <t>Iestādes tips</t>
   </si>
   <si>
     <t>Reorganizācijas veids</t>
   </si>
   <si>
     <t>Reorganizācijas tips</t>
   </si>
   <si>
     <t>Izglītības programmas īstenošanas vieta</t>
   </si>
   <si>
     <t>Reorganizācijas rezultāts</t>
   </si>
   <si>
     <t>Datums</t>
   </si>
@@ -779,77 +776,221 @@
   <si>
     <t>Tiek apvienota ar Ventspils 2.vidusskolu</t>
   </si>
   <si>
     <t>12.08.2026.</t>
   </si>
   <si>
     <t>12.05.2026.</t>
   </si>
   <si>
     <t>Ventspils 2.vidusskola</t>
   </si>
   <si>
     <t>Iestādei pievieno citu iestādi</t>
   </si>
   <si>
     <t>Tiek apvienota ar Ventspils 2. pamatskolu</t>
   </si>
   <si>
     <t>Ventspils Tehnoloģiju vidusskola</t>
   </si>
   <si>
     <t>Izveido jaunu iestādi</t>
   </si>
   <si>
+    <t>Apvienojot divas vispārējās izg.iest., tiek dibināta jauna</t>
+  </si>
+  <si>
+    <t>Apvienojot Ventspils 2. pamatskolu un 2. vidusskolu tiek dibināta jauna</t>
+  </si>
+  <si>
+    <t>Zemgales</t>
+  </si>
+  <si>
+    <t>Cēres sākumskola</t>
+  </si>
+  <si>
+    <t>Iestāde tiek likvidēta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zemgales </t>
+  </si>
+  <si>
+    <t>Pirmsskolas izglītības iestāde Zemīte</t>
+  </si>
+  <si>
+    <t>Liepājas valstspilsētas pašvaldība</t>
+  </si>
+  <si>
+    <t>Liepājas Rietumkrasta vidusskola</t>
+  </si>
+  <si>
+    <t>Tiek pievienota citai vidusskolai</t>
+  </si>
+  <si>
+    <t>14.05.2026.</t>
+  </si>
+  <si>
+    <t>Vidzemes</t>
+  </si>
+  <si>
+    <t>Limbažu novada pašvaldība</t>
+  </si>
+  <si>
+    <t>Limbažu Mūzikas un mākslas skola</t>
+  </si>
+  <si>
+    <t>Profesionālās ievirzes izglītības iestāde</t>
+  </si>
+  <si>
+    <t>Iestādei tiek pievienotas citas prof.ievirzes izgl. iestādes</t>
+  </si>
+  <si>
+    <t>Iestādei pievieno divas prof.ievirzes izgl.iest.</t>
+  </si>
+  <si>
+    <t>28.05.2026.</t>
+  </si>
+  <si>
+    <t>Alojas Mūzikas un mākslas skola</t>
+  </si>
+  <si>
+    <t>Iestāde tiek pievienota citai prof.ievirzes izgl.iestādei</t>
+  </si>
+  <si>
+    <t>Apvienošana</t>
+  </si>
+  <si>
+    <t>Jāņa Zirņa Staiceles Mūzikas un mākslas skola</t>
+  </si>
+  <si>
+    <t>Salacgrīvas Mūzikas skola</t>
+  </si>
+  <si>
+    <t>Profesionālās ievirzes izglītības iestād</t>
+  </si>
+  <si>
+    <t>Salacgrīvas Mākslas skola</t>
+  </si>
+  <si>
+    <t>Salacgrīvas Mūzikas un mākslas skola</t>
+  </si>
+  <si>
+    <t>Apvienojot divas prof. ievirzes izg.iest., tiek dibināta jauna</t>
+  </si>
+  <si>
+    <t>Latgales</t>
+  </si>
+  <si>
+    <t>Lūcijas Rancānes Makašānu Amatu pamatskola</t>
+  </si>
+  <si>
+    <t>Iekšējā reorganizācija</t>
+  </si>
+  <si>
+    <t>01.09.2029.</t>
+  </si>
+  <si>
+    <t>21.05.2026.</t>
+  </si>
+  <si>
+    <t>Dienvidkurzemes novada pašvaldība</t>
+  </si>
+  <si>
+    <t>Rucavas pirmsskolas izglītības iestāde Zvaniņš</t>
+  </si>
+  <si>
+    <t>Pirmsskolas izgl.iest. tiek pievienota Rucavas pamatskolai</t>
+  </si>
+  <si>
+    <t>Kazdangas pirmsskolas izglītības iestāde Ezītis</t>
+  </si>
+  <si>
+    <t>Pirmsskolas izgl.iest. tiek pievienota Māteru Jura Kazdangas pamatskolai</t>
+  </si>
+  <si>
+    <t>Aizputes Mūzikas un mākslas skola</t>
+  </si>
+  <si>
+    <t>Divu prof.ievirzes skolu apvienošana, izveidojot Aizputes Mūzikas un mākslas skolu</t>
+  </si>
+  <si>
+    <t>Pāvilostas pirmsskolas izglītības iestāde Dzintariņš</t>
+  </si>
+  <si>
+    <t>Pirmsskolas izglītības iestāde tiek pievienota Pāvilostas pamatskolai</t>
+  </si>
+  <si>
+    <t>Talsu novada pašvaldība</t>
+  </si>
+  <si>
+    <t>Valdemārpils vidusskola</t>
+  </si>
+  <si>
+    <t>Izglītības pakāpes maiņa</t>
+  </si>
+  <si>
+    <t>Dundagas vidusskola</t>
+  </si>
+  <si>
+    <t>Mērsraga vidusskola</t>
+  </si>
+  <si>
+    <t>Augšdaugavas novada pašvaldība</t>
+  </si>
+  <si>
+    <t>Laucesas pamatskolas progr.īst.vieta Silenē</t>
+  </si>
+  <si>
+    <t>Īstenošanas vieta beidz pastāvēt</t>
+  </si>
+  <si>
     <t>Plānošanas reģions</t>
   </si>
   <si>
     <t>Ropažu vidusskola</t>
   </si>
   <si>
     <t>Vispārizglītojošā vidusskola</t>
   </si>
   <si>
     <t>Iestāde turpina pastāvēt, nododot tās struktūrvienību citai iestādei</t>
   </si>
   <si>
     <t>Tiek saglabāta</t>
   </si>
   <si>
     <t>Ropažu vidusskola turpina pastāvēt un tiek dibināta jauna izglītības iestāde "Zaķumuižas pamatskola"</t>
   </si>
   <si>
     <t>01.09.2025.</t>
   </si>
   <si>
     <t>13.11.2024.</t>
   </si>
   <si>
-    <t>Vidzemes</t>
-[...1 lines deleted...]
-  <si>
     <t>Madonas novada pašvaldība</t>
   </si>
   <si>
     <t>Dzelzavas pagasta pirmsskolas izglītības iestāde "Rūkis"</t>
   </si>
   <si>
     <t>Pirmsskola "Rūķis" beidz pastāvēt, pirmsskolas izglītības programma nodota Dzelzavas pamatskolai</t>
   </si>
   <si>
     <t>31.12.2024.</t>
   </si>
   <si>
     <t>26.09.2024.</t>
   </si>
   <si>
     <t xml:space="preserve">Valmieras novada pašvaldība </t>
   </si>
   <si>
     <t xml:space="preserve">Burtnieku pirmsskolas izglītības iestāde “Sienāzītis” </t>
   </si>
   <si>
     <t xml:space="preserve">Burtnieku pirmsskolas izglītības iestāde “Sienāzītis”  beidz pāstāvēt, pirmsskolas izglītības programma nodots Burtnieku Ausekļa pamatskolai </t>
   </si>
   <si>
     <t>16.01.2025.</t>
@@ -923,131 +1064,116 @@
   <si>
     <t>Apvienošana, pievienot jau esošai iestādei</t>
   </si>
   <si>
     <t>Rīgas 74. pamatskolu pievienojot Rīgas 64. vidusskolai</t>
   </si>
   <si>
     <t>Rīgas 66.pirmsskola</t>
   </si>
   <si>
     <t>Rīgas 66. pirmsskolas izglītības iestādes likvidācija, to pievienojot Rīgas 49. pirmsskolas izglītības iestādei.</t>
   </si>
   <si>
     <t>Rīgas 49.pirmsskola</t>
   </si>
   <si>
     <t>Rīgas Valdorfa pirmsskola</t>
   </si>
   <si>
     <t xml:space="preserve">Jaunas iestādes dibināšana, pārņemot Rīgas Valdorfskolas pirmsskolas izglītības programmu </t>
   </si>
   <si>
     <t>Krišjāņa Kundziņa Rīgas Cīņas sporta skola</t>
   </si>
   <si>
-    <t>Profesionālās ievirzes izglītības iestāde</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">pievienojot Rīgas sporta skolai “Rīdzene” </t>
   </si>
   <si>
     <t>Tukuma novada dome</t>
   </si>
   <si>
     <t>Kandavas Mākslas un mūzikas skola</t>
   </si>
   <si>
     <t>Apvienojot Kandavas Mākslas un mūzikas skolu un Kandavas deju skolu, uz reoganizējamo iestāžu bāzes izveidota jauna iestāde Kandavas Mākslu skola</t>
   </si>
   <si>
     <t>27.02.2025.</t>
   </si>
   <si>
     <t>Kandavas Deju skola</t>
   </si>
   <si>
     <t>Kandavas Mākslu skola</t>
   </si>
   <si>
-    <t>Zemgales</t>
-[...1 lines deleted...]
-  <si>
     <t>Aizkraukles novada pašvaldība</t>
   </si>
   <si>
     <t>Aizkraukles pagasta sākumskola</t>
   </si>
   <si>
     <t>pamatizglītības programmu (1.-4.klase) izglītojamie turpina apgūt Aizkraukles novada vidusskolā. Aizkraukles pagasta sākumskolas pirmsskolas izglītības programmas ar 1.septembri tiek pievienotas Aizkraukles pirmsskolas izglītības iestādei “Saulīte”</t>
   </si>
   <si>
     <t>20.02.2025.</t>
   </si>
   <si>
-    <t>Latgales</t>
-[...1 lines deleted...]
-  <si>
     <t>Rēznas pamatskola</t>
   </si>
   <si>
     <t>Pastāv iespēja, ka Rēznas pamatskolas skolēni dosies uz izglītības iestādēm Rēzeknes Valstspilsētā (Rēzeknes sākumskola, Rēzeknes 1. Valsts ģimnāzija, Rēzeknes Katoļu vidusskola, Rēzeknes 2.vidusskola)</t>
   </si>
   <si>
     <t>06.03.2025.</t>
   </si>
   <si>
     <t>Upesleju sākumskola</t>
   </si>
   <si>
     <t>Mainot skolas īstenoto izglītības pakāpi no sākumskolas uz pamatskolu, mainīt iestādes nosaukumu uz Upesleju pamatskola</t>
   </si>
   <si>
     <t>26.02.2025.</t>
   </si>
   <si>
     <t>Seces pirmsskolas izglītības iestāde "Vasariņa"</t>
   </si>
   <si>
     <t>Seces pirmsskolas izglītības iestāde "Vasariņa" tiek likvidēta, pievienojot Seces pamatskolai</t>
   </si>
   <si>
     <t>31.08.2024.</t>
   </si>
   <si>
     <t>15.02.2024.</t>
   </si>
   <si>
     <t>Jaunjelgavas vidusskola</t>
   </si>
   <si>
-    <t>Iekšējā reorganizācija</t>
-[...4 lines deleted...]
-  <si>
     <t>Jaunjelgavas vidusskola tiek reorganizēta par Jaunjelgavas pamatskolu</t>
   </si>
   <si>
     <t>16.05.2024.</t>
   </si>
   <si>
     <t>Pērses sākumskola</t>
   </si>
   <si>
     <t>Iestāde beidz pastāvēt, nododot tās uzdevumus citai iestādei</t>
   </si>
   <si>
     <t>Pērses sākumskola tiek likvidēta, nododot pirmsskolas izglītības programmu Bebru pirmsskolas izglītības iestādei “Bitīte”</t>
   </si>
   <si>
     <t>Neretas Jāņa Jaunsudrabiņa vidusskola</t>
   </si>
   <si>
     <t>Neretas Jāņa Jaunsudrabiņa vidusskola tiek reorganizēta par Neretas Jāņa Jaunsudrabiņa pamatskolu</t>
   </si>
   <si>
     <t>Pļaviņu vidusskola</t>
   </si>
   <si>
     <t>Pļaviņu vidusskola tiek reorganizēta par Pļaviņu pamatskolu</t>
@@ -1178,53 +1304,50 @@
   <si>
     <t>Daugavpils pilsētas 18.pirmsskolas izglītības iestāde</t>
   </si>
   <si>
     <t>Daugavpils pilsētas 18.pirmsskolas izglītības iestāde tiek likvidēta, pievienojot Daugavpils pilsētas 24.pirmsskolas izglītības iestādei</t>
   </si>
   <si>
     <t>01.08.2024.</t>
   </si>
   <si>
     <t>20.02.2024.</t>
   </si>
   <si>
     <t>Daugavpils 11.pamatskola</t>
   </si>
   <si>
     <t>Daugavpils 11.pamatskola tiek likvidēta, pievienojot Daugavpils Draudzīgā aicinājuma vidusskolai</t>
   </si>
   <si>
     <t>J.Raiņa Daugavpils 6.pamatskola</t>
   </si>
   <si>
     <t>J.Raiņa Daugavpils 6.pamatskola tiek likvidēta, pievienojot Daugavpils Centra vidusskolai</t>
   </si>
   <si>
-    <t>Dienvidkurzemes novada pašvaldība</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Pirmsskolas izglītības iestāde "Gaismiņa" </t>
   </si>
   <si>
     <t>Pirmsskolas izglītības iestāde "Gaismiņa" tiek likvidēta, pievienojot pirmsskolas izglītības iestādei "Dzirnaviņas"</t>
   </si>
   <si>
     <t>29.02.2024.</t>
   </si>
   <si>
     <t>Priekules vidusskola</t>
   </si>
   <si>
     <t>Priekules vidusskola tiek reorganizēta par Priekules pamatskolu</t>
   </si>
   <si>
     <t>30.05.2024.</t>
   </si>
   <si>
     <t>Dobeles novada pašvaldība</t>
   </si>
   <si>
     <t>Bēnes pirmsskolas izglītības iestāde “Rūķīši”</t>
   </si>
   <si>
     <t>Bēnes pirmsskolas izglītības iestāde “Rūķīši” tiek likvidēta, pievienojot Bēnes pamatskolai</t>
@@ -1370,59 +1493,53 @@
   <si>
     <t>Apvienojot pirmsskolas izglītības iestādes "Sauleszaķītis", "Margrietiņa" un "Liesmiņa", uz reorganizējamo iestāžu bāzes izveidota jauna pirmsskolas izglītības iestāde "Saulespuķe"</t>
   </si>
   <si>
     <t>Pirmsskolas izglītības iestāde “Margrietiņa”</t>
   </si>
   <si>
     <t>Pirmsskolas izglītības iestāde “Liesmiņa”</t>
   </si>
   <si>
     <t>Liepājas Dzintara vidusskola</t>
   </si>
   <si>
     <t>Liepājas Dzintara vidusskola tiek reorganizēta par Liepājas Dzintara pamatskolu</t>
   </si>
   <si>
     <t>30.08.2026.</t>
   </si>
   <si>
     <t>Liepājas Ezerkrasta sākumskola</t>
   </si>
   <si>
     <t>Liepājas Ezerkrasta sākumskola tiek likvidēta, pievienojot to Liepājas Raiņa vidusskolai</t>
   </si>
   <si>
-    <t>Liepājas Rietumkrasta vidusskola</t>
-[...1 lines deleted...]
-  <si>
     <t>Liepājas Rietumkrasta vidusskola tiek reorganizēta par Liepājas Rietumkrasta pamatskolu</t>
   </si>
   <si>
-    <t>Limbažu novada pašvaldība</t>
-[...1 lines deleted...]
-  <si>
     <t>Krišjāņa Valdemāra Ainažu pamatskola</t>
   </si>
   <si>
     <t>Krišjāņa Valdemāra Ainažu pamatskola tiek likvidēta, pievienojot to Salacgrīvas vidusskolai</t>
   </si>
   <si>
     <t>25.04.2024.</t>
   </si>
   <si>
     <t>Baumaņu Kārļa Viļķenes pamatskola</t>
   </si>
   <si>
     <t>Baumaņu Kārļa Viļķenes pamatskola tiek likvidēta, nododot pirmsskolas izglītības programmas īstenošanu Ozolaines pirmsskolas izglītības iestādei</t>
   </si>
   <si>
     <t>Līvānu novada pašvaldība</t>
   </si>
   <si>
     <t>Līvānu pamatskola</t>
   </si>
   <si>
     <t>Līvānu pamatskola beidz pastāvēt</t>
   </si>
   <si>
     <t>Ciblas vidusskola</t>
@@ -1595,53 +1712,50 @@
   <si>
     <t>Zirņu pamatskola tiek likvidēta, sadalot tās programmas Cieceres pamatskolai, Kalnsētas pamatskolai un pirmsskolas izglītības iestādei “Sienāzītis”</t>
   </si>
   <si>
     <t>Smiltenes novada pašvaldība</t>
   </si>
   <si>
     <t>Ojāra Vācieša Gaujienas pamatskola</t>
   </si>
   <si>
     <t>Apvienojot Ojāra Vācieša Gaujienas pamatskolu, Gaujienas pamatskolu un Gaujienas Mūzikas un mākslas skolu, uz reorganizējamo iestāžu bāzes izveidota jauna iestāde - Ojāra Vācieša Gaujienas vispārizglītojošā un mākslu pamatskola</t>
   </si>
   <si>
     <t>Gaujienas pamatskola</t>
   </si>
   <si>
     <t>Gaujienas Mūzikas un mākslas skola</t>
   </si>
   <si>
     <t>Variņu pamatskola</t>
   </si>
   <si>
     <t>Variņu pamatskola tiek likvidēta, nododot pirmsskolas izglītības programmas īstenošanu Palsmanes pagasta pirmsskolas izglītības iestādei</t>
   </si>
   <si>
-    <t>Talsu novada pašvaldība</t>
-[...1 lines deleted...]
-  <si>
     <t>Pūņu pamatskola</t>
   </si>
   <si>
     <t>Pūņu pamatskola tiek reorganizēta par Pūņu sākumskolu, saglabājot 1.-3.klašu grupu</t>
   </si>
   <si>
     <t>Lībagu sākumskola</t>
   </si>
   <si>
     <t>Lībagu sākumskola tiek reorganizēta, saglabājot 1.-3.klašu grupu</t>
   </si>
   <si>
     <t>Virbu pamatskola</t>
   </si>
   <si>
     <t>Virbu pamatskola tiek reorganizēta par pirmsskolas izglītības iestādi "Zīļuks"</t>
   </si>
   <si>
     <t>Kolkas sākumskola</t>
   </si>
   <si>
     <t>Kolkas sākumskola tiek likvidēta, nododot pirmsskolas izglītības programmu Rojas pirmsskolas izglītības iestādei “Zelta zivtiņa”</t>
   </si>
   <si>
     <t>Mērsraga Mūzikas un mākslas skola</t>
@@ -1689,57 +1803,60 @@
     <t>01.01.2024.</t>
   </si>
   <si>
     <t>28.09.2023.</t>
   </si>
   <si>
     <t>Ventspils valstspilsētas pašvaldība</t>
   </si>
   <si>
     <t>Ventspils 3.pamatskola</t>
   </si>
   <si>
     <t>Apvienojot Ventspils 3.pamatskolu un Ventspils Pārventas pamatskola, uz reorganizējamo iestāžu bāzes izveidota jauna pamatizglītības iestāde</t>
   </si>
   <si>
     <t>Ventspils Pārventas pamatskola</t>
   </si>
   <si>
     <t xml:space="preserve">Pirmsskolas izglītības iestāde “Margrietiņa” </t>
   </si>
   <si>
     <t xml:space="preserve">Pirmsskolas izglītības iestāde “Margrietiņa” tiek likvidēta, pievienojot pirmsskolas izglītības iestādei “Varavīksne” </t>
   </si>
   <si>
     <t xml:space="preserve">Pirmsskolas izglītības iestāde “Pasaka” </t>
+  </si>
+  <si>
+    <t>Dati atjaunoti 01.07.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="21">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF333333"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
@@ -1867,51 +1984,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF7030A0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="20">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -2104,55 +2221,66 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="100">
+  <cellXfs count="103">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2293,53 +2421,58 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Parasts" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="3">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
@@ -2667,6939 +2800,7510 @@
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{761E1CB4-EC92-B04C-B08B-0B539AC43C05}">
   <sheetPr filterMode="1"/>
-  <dimension ref="A1:K91"/>
+  <dimension ref="A1:K105"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A56" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="K85" sqref="K85"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.875" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="17.5" style="83" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23" style="83" customWidth="1"/>
     <col min="3" max="3" width="32" style="83" customWidth="1"/>
     <col min="4" max="4" width="25" style="83" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="16.375" style="83" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="26.625" style="83" customWidth="1"/>
+    <col min="5" max="5" width="16.33203125" style="83" customWidth="1"/>
+    <col min="6" max="6" width="39.58203125" style="83" customWidth="1"/>
+    <col min="7" max="7" width="26.58203125" style="83" customWidth="1"/>
     <col min="8" max="8" width="32.5" style="83" customWidth="1"/>
-    <col min="9" max="9" width="10.125" style="84" customWidth="1"/>
-    <col min="10" max="10" width="10.875" style="84" customWidth="1"/>
+    <col min="9" max="9" width="10.08203125" style="84" customWidth="1"/>
+    <col min="10" max="10" width="10.83203125" style="84" customWidth="1"/>
     <col min="11" max="11" width="12.25" style="84" customWidth="1"/>
-    <col min="12" max="16384" width="10.875" style="83"/>
+    <col min="12" max="16384" width="10.83203125" style="83"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A1" s="82" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:11">
+    <row r="2" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A2" s="70" t="s">
-        <v>1</v>
-[...3 lines deleted...]
-    <row r="4" spans="1:11" s="85" customFormat="1" ht="60.6" customHeight="1">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" ht="1.4" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="1:11" s="85" customFormat="1" ht="60.65" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="26"/>
       <c r="B4" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="26" t="s">
+      <c r="D4" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="26" t="s">
+      <c r="E4" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="26" t="s">
+      <c r="F4" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="26" t="s">
+      <c r="G4" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="27" t="s">
+      <c r="H4" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="H4" s="26" t="s">
+      <c r="I4" s="27" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="27" t="s">
+      <c r="J4" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="J4" s="27" t="s">
+      <c r="K4" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="K4" s="27" t="s">
+    </row>
+    <row r="5" spans="1:11" s="86" customFormat="1" ht="30" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="1" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="E5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="F5" s="3" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="G5" s="1"/>
       <c r="H5" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="I5" s="2" t="s">
+      <c r="J5" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="J5" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K5" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" s="86" customFormat="1" ht="30" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="1" t="s">
+      <c r="B6" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C6" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="D6" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="E6" s="1" t="s">
+      <c r="H6" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" s="86" customFormat="1" ht="30" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="F6" s="3" t="s">
-[...8 lines deleted...]
-      <c r="I6" s="2" t="s">
+      <c r="G7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J7" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="J6" s="2" t="s">
-[...2 lines deleted...]
-      <c r="K6" s="2" t="s">
+      <c r="K7" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" s="86" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="1" t="s">
+      <c r="B8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...20 lines deleted...]
-      <c r="I7" s="2" t="s">
+      <c r="C8" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="J7" s="2" t="s">
-[...13 lines deleted...]
-      <c r="C8" s="1" t="s">
+      <c r="D8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D8" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="1" t="s">
+      <c r="F8" s="1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="G8" s="1"/>
       <c r="H8" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J8" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="K8" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" s="86" customFormat="1" ht="30" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="I8" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B9" s="1" t="s">
+      <c r="C9" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="D9" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="E9" s="1" t="s">
+      <c r="F9" s="1" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G9" s="1"/>
       <c r="H9" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="I9" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="I9" s="2" t="s">
+      <c r="J9" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" s="86" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="J9" s="2" t="s">
-[...7 lines deleted...]
-      <c r="A10" s="7" t="s">
+      <c r="B10" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="B10" s="8" t="s">
+      <c r="C10" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="C10" s="8" t="s">
+      <c r="D10" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="E10" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="F10" s="8" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G10" s="8"/>
       <c r="H10" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="I10" s="14" t="s">
         <v>48</v>
       </c>
-      <c r="I10" s="14" t="s">
+      <c r="J10" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="K10" s="14" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" s="86" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="J10" s="14" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="D11" s="8" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E11" s="8" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F11" s="8" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G11" s="8"/>
       <c r="H11" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I11" s="14" t="s">
         <v>48</v>
       </c>
-      <c r="I11" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J11" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="K11" s="14" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" s="87" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="K11" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="7" t="s">
+      <c r="B12" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="B12" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="11" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E12" s="8" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F12" s="8" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G12" s="8"/>
       <c r="H12" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I12" s="14" t="s">
         <v>48</v>
       </c>
-      <c r="I12" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J12" s="14" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="K12" s="14" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" s="86" customFormat="1" ht="30" customHeight="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" s="86" customFormat="1" ht="30" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="8" t="s">
+      <c r="C13" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="C13" s="9" t="s">
+      <c r="D13" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="D13" s="12" t="s">
+      <c r="I13" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="J13" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="K13" s="14" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" s="86" customFormat="1" ht="30" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="E13" s="8" t="s">
+      <c r="F14" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="F13" s="1" t="s">
-[...5 lines deleted...]
-      <c r="H13" s="13" t="s">
+      <c r="G14" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I14" s="15" t="s">
         <v>55</v>
       </c>
-      <c r="I13" s="15" t="s">
-[...16 lines deleted...]
-      <c r="C14" s="11" t="s">
+      <c r="J14" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="K14" s="14" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" s="86" customFormat="1" ht="28.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D14" s="12" t="s">
-[...28 lines deleted...]
-      <c r="B15" s="1" t="s">
+      <c r="C15" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="F15" s="3" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G15" s="1"/>
       <c r="H15" s="3" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I15" s="2"/>
       <c r="J15" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="K15" s="14" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" s="86" customFormat="1" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="K15" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="1" t="s">
+      <c r="B16" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="C16" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="D16" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F16" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="D16" s="8" t="s">
+      <c r="G16" s="1" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
       <c r="H16" s="3"/>
       <c r="I16" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="J16" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="J16" s="2" t="s">
+      <c r="K16" s="14" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" s="88" customFormat="1" ht="28.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C17" s="17" t="s">
         <v>67</v>
       </c>
-      <c r="K16" s="14" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="D17" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="J17" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="J17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K17" s="37" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="53.25">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="42" x14ac:dyDescent="0.3">
       <c r="A18" s="28" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B18" s="29" t="s">
+        <v>68</v>
+      </c>
+      <c r="C18" s="30" t="s">
         <v>69</v>
       </c>
-      <c r="C18" s="30" t="s">
+      <c r="D18" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="E18" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="F18" s="32" t="s">
+        <v>64</v>
+      </c>
+      <c r="G18" s="29" t="s">
         <v>70</v>
       </c>
-      <c r="D18" s="31" t="s">
-[...5 lines deleted...]
-      <c r="F18" s="32" t="s">
+      <c r="H18" s="33" t="s">
+        <v>71</v>
+      </c>
+      <c r="I18" s="34" t="s">
         <v>65</v>
       </c>
-      <c r="G18" s="29" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="33" t="s">
+      <c r="J18" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="K18" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" s="89" customFormat="1" ht="28" x14ac:dyDescent="0.3">
+      <c r="A19" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="I18" s="34" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D19" s="8" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E19" s="8" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F19" s="89" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H19" s="3"/>
       <c r="I19" s="2" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="J19" s="2" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K19" s="38" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" s="86" customFormat="1" ht="30">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" s="86" customFormat="1" ht="28.5" x14ac:dyDescent="0.35">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E20" s="8" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H20" s="3"/>
       <c r="I20" s="2" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" s="86" customFormat="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" s="86" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="F21" s="89" t="s">
+        <v>64</v>
+      </c>
+      <c r="G21" s="2" t="s">
         <v>76</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
       <c r="H21" s="2"/>
       <c r="I21" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="J21" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="K21" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" s="86" customFormat="1" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="J21" s="2" t="s">
-[...7 lines deleted...]
-      <c r="A22" s="1" t="s">
+      <c r="B22" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B22" s="1" t="s">
+      <c r="C22" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C22" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
       <c r="H22" s="5"/>
       <c r="I22" s="2" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="J22" s="2" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" s="89" customFormat="1" ht="30">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" s="89" customFormat="1" ht="28" x14ac:dyDescent="0.3">
       <c r="A23" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B23" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C23" s="1" t="s">
+      <c r="D23" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F23" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D23" s="4" t="s">
+      <c r="G23" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I23" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="J23" s="90" t="s">
+        <v>85</v>
+      </c>
+      <c r="K23" s="90" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="60" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24" s="61" t="s">
+        <v>86</v>
+      </c>
+      <c r="C24" s="61" t="s">
+        <v>87</v>
+      </c>
+      <c r="D24" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="E24" s="61" t="s">
+        <v>15</v>
+      </c>
+      <c r="F24" s="61" t="s">
+        <v>64</v>
+      </c>
+      <c r="G24" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="E23" s="1" t="s">
-[...28 lines deleted...]
-      <c r="C24" s="61" t="s">
+      <c r="H24" s="61" t="s">
         <v>88</v>
       </c>
-      <c r="D24" s="61" t="s">
-[...11 lines deleted...]
-      <c r="H24" s="61" t="s">
+      <c r="I24" s="62" t="s">
         <v>89</v>
       </c>
-      <c r="I24" s="62" t="s">
+      <c r="J24" s="63" t="s">
         <v>90</v>
       </c>
-      <c r="J24" s="63" t="s">
+      <c r="K24" s="64" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="28" x14ac:dyDescent="0.3">
+      <c r="A25" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" s="31" t="s">
         <v>91</v>
       </c>
-      <c r="K24" s="64" t="s">
-[...10 lines deleted...]
-      <c r="C25" s="31" t="s">
+      <c r="D25" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="E25" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="F25" s="65" t="s">
         <v>92</v>
       </c>
-      <c r="D25" s="31" t="s">
-[...5 lines deleted...]
-      <c r="F25" s="65" t="s">
+      <c r="G25" s="65" t="s">
         <v>93</v>
       </c>
-      <c r="G25" s="65" t="s">
+      <c r="H25" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="H25" s="65" t="s">
+      <c r="I25" s="66" t="s">
         <v>95</v>
       </c>
-      <c r="I25" s="66" t="s">
+      <c r="J25" s="67" t="s">
         <v>96</v>
       </c>
-      <c r="J25" s="67" t="s">
+      <c r="K25" s="64" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A26" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="B26" s="29" t="s">
         <v>97</v>
       </c>
-      <c r="K25" s="64" t="s">
-[...7 lines deleted...]
-      <c r="B26" s="29" t="s">
+      <c r="C26" s="29" t="s">
         <v>98</v>
       </c>
-      <c r="C26" s="29" t="s">
+      <c r="D26" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="E26" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="F26" s="29" t="s">
         <v>99</v>
       </c>
-      <c r="D26" s="29" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G26" s="29" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H26" s="29"/>
       <c r="I26" s="36" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="J26" s="68"/>
       <c r="K26" s="35" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A27" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="B27" s="29" t="s">
         <v>101</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B27" s="29" t="s">
+      <c r="C27" s="29" t="s">
         <v>102</v>
       </c>
-      <c r="C27" s="29" t="s">
+      <c r="D27" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="E27" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="F27" s="29" t="s">
+        <v>64</v>
+      </c>
+      <c r="G27" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="H27" s="29" t="s">
         <v>103</v>
-      </c>
-[...13 lines deleted...]
-        <v>104</v>
       </c>
       <c r="I27" s="34"/>
       <c r="J27" s="69"/>
       <c r="K27" s="35"/>
     </row>
-    <row r="28" spans="1:11">
+    <row r="28" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A28" s="29" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B28" s="29" t="s">
+        <v>104</v>
+      </c>
+      <c r="C28" s="70" t="s">
         <v>105</v>
       </c>
-      <c r="C28" s="70" t="s">
+      <c r="D28" s="29" t="s">
         <v>106</v>
       </c>
-      <c r="D28" s="29" t="s">
+      <c r="E28" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="F28" s="29" t="s">
         <v>107</v>
       </c>
-      <c r="E28" s="29" t="s">
-[...2 lines deleted...]
-      <c r="F28" s="29" t="s">
+      <c r="G28" s="71" t="s">
+        <v>76</v>
+      </c>
+      <c r="H28" s="29" t="s">
         <v>108</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="I28" s="34"/>
       <c r="J28" s="36"/>
       <c r="K28" s="35"/>
     </row>
-    <row r="29" spans="1:11" ht="35.25">
+    <row r="29" spans="1:11" ht="28" x14ac:dyDescent="0.3">
       <c r="A29" s="29" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B29" s="29" t="s">
+        <v>109</v>
+      </c>
+      <c r="C29" s="29" t="s">
         <v>110</v>
       </c>
-      <c r="C29" s="29" t="s">
+      <c r="D29" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="E29" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="F29" s="72" t="s">
+        <v>33</v>
+      </c>
+      <c r="G29" s="73" t="s">
+        <v>76</v>
+      </c>
+      <c r="H29" s="74" t="s">
         <v>111</v>
       </c>
-      <c r="D29" s="29" t="s">
+      <c r="I29" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="J29" s="36" t="s">
+        <v>112</v>
+      </c>
+      <c r="K29" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A30" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="71" t="s">
+        <v>109</v>
+      </c>
+      <c r="C30" s="71" t="s">
+        <v>113</v>
+      </c>
+      <c r="D30" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="E30" s="71" t="s">
+        <v>33</v>
+      </c>
+      <c r="F30" s="75" t="s">
+        <v>33</v>
+      </c>
+      <c r="G30" s="76" t="s">
+        <v>114</v>
+      </c>
+      <c r="H30" s="75" t="s">
+        <v>115</v>
+      </c>
+      <c r="I30" s="77" t="s">
+        <v>116</v>
+      </c>
+      <c r="J30" s="78" t="s">
+        <v>112</v>
+      </c>
+      <c r="K30" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31" s="73" t="s">
+        <v>109</v>
+      </c>
+      <c r="C31" s="73" t="s">
+        <v>117</v>
+      </c>
+      <c r="D31" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="E31" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F31" s="73" t="s">
+        <v>64</v>
+      </c>
+      <c r="G31" s="73" t="s">
         <v>25</v>
-      </c>
-[...77 lines deleted...]
-        <v>26</v>
       </c>
       <c r="H31" s="73"/>
       <c r="I31" s="35" t="s">
+        <v>118</v>
+      </c>
+      <c r="J31" s="35" t="s">
+        <v>112</v>
+      </c>
+      <c r="K31" s="79" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="B32" s="73" t="s">
+        <v>109</v>
+      </c>
+      <c r="C32" s="73" t="s">
         <v>119</v>
       </c>
-      <c r="J31" s="35" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="D32" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="E32" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="E32" s="73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="73" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G32" s="73" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H32" s="73"/>
       <c r="I32" s="35"/>
       <c r="J32" s="35"/>
       <c r="K32" s="35"/>
     </row>
-    <row r="33" spans="1:11">
+    <row r="33" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
       <c r="A33" s="91" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B33" s="91" t="s">
+        <v>120</v>
+      </c>
+      <c r="C33" s="91" t="s">
         <v>121</v>
       </c>
-      <c r="C33" s="91" t="s">
+      <c r="D33" s="91" t="s">
+        <v>24</v>
+      </c>
+      <c r="E33" s="91" t="s">
+        <v>4</v>
+      </c>
+      <c r="F33" s="91" t="s">
         <v>122</v>
-      </c>
-[...7 lines deleted...]
-        <v>123</v>
       </c>
       <c r="G33" s="91"/>
       <c r="H33" s="91" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="I33" s="92" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="J33" s="92"/>
       <c r="K33" s="92" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:11">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
       <c r="A34" s="73" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B34" s="73" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C34" s="73" t="s">
+        <v>124</v>
+      </c>
+      <c r="D34" s="73" t="s">
+        <v>106</v>
+      </c>
+      <c r="E34" s="73" t="s">
+        <v>4</v>
+      </c>
+      <c r="F34" s="73" t="s">
         <v>125</v>
       </c>
-      <c r="D34" s="73" t="s">
-[...5 lines deleted...]
-      <c r="F34" s="73" t="s">
+      <c r="G34" s="73" t="s">
         <v>126</v>
       </c>
-      <c r="G34" s="73" t="s">
+      <c r="H34" s="73" t="s">
         <v>127</v>
       </c>
-      <c r="H34" s="73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I34" s="35" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="J34" s="35"/>
       <c r="K34" s="35" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
       <c r="A35" s="73" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B35" s="73" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C35" s="73" t="s">
+        <v>128</v>
+      </c>
+      <c r="D35" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="E35" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F35" s="73" t="s">
         <v>129</v>
       </c>
-      <c r="D35" s="73" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G35" s="73" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H35" s="73"/>
       <c r="I35" s="35" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="J35" s="35"/>
       <c r="K35" s="35" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A36" s="73" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B36" s="73" t="s">
+        <v>130</v>
+      </c>
+      <c r="C36" s="73" t="s">
         <v>131</v>
       </c>
-      <c r="C36" s="73" t="s">
+      <c r="D36" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="E36" s="73" t="s">
         <v>132</v>
       </c>
-      <c r="D36" s="73" t="s">
+      <c r="F36" s="73" t="s">
+        <v>64</v>
+      </c>
+      <c r="G36" s="73" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
       <c r="H36" s="73"/>
       <c r="I36" s="35" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="J36" s="35"/>
       <c r="K36" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A37" s="91" t="s">
         <v>21</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B37" s="91" t="s">
+        <v>133</v>
+      </c>
+      <c r="C37" s="91" t="s">
         <v>134</v>
       </c>
-      <c r="C37" s="91" t="s">
+      <c r="D37" s="91" t="s">
+        <v>14</v>
+      </c>
+      <c r="E37" s="91" t="s">
+        <v>33</v>
+      </c>
+      <c r="F37" s="91" t="s">
         <v>135</v>
       </c>
-      <c r="D37" s="91" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G37" s="91" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="H37" s="91"/>
       <c r="I37" s="92" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="J37" s="92" t="s">
+        <v>136</v>
+      </c>
+      <c r="K37" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A38" s="73" t="s">
+        <v>21</v>
+      </c>
+      <c r="B38" s="73" t="s">
+        <v>133</v>
+      </c>
+      <c r="C38" s="73" t="s">
         <v>137</v>
       </c>
-      <c r="K37" s="92" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="D38" s="73" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E38" s="73" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F38" s="91" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G38" s="91" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="H38" s="73"/>
       <c r="I38" s="92" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="J38" s="92" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="K38" s="92" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:11">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A39" s="73" t="s">
+        <v>138</v>
+      </c>
+      <c r="B39" s="73" t="s">
         <v>139</v>
       </c>
-      <c r="B39" s="73" t="s">
+      <c r="C39" s="73" t="s">
         <v>140</v>
       </c>
-      <c r="C39" s="73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" s="91" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E39" s="73" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F39" s="73" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G39" s="73" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H39" s="73"/>
       <c r="I39" s="92" t="s">
+        <v>141</v>
+      </c>
+      <c r="J39" s="35" t="s">
         <v>142</v>
       </c>
-      <c r="J39" s="35" t="s">
+      <c r="K39" s="35" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A40" s="73" t="s">
+        <v>138</v>
+      </c>
+      <c r="B40" s="73" t="s">
+        <v>139</v>
+      </c>
+      <c r="C40" s="73" t="s">
         <v>143</v>
       </c>
-      <c r="K39" s="35" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="D40" s="73" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E40" s="8" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F40" s="29" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="G40" s="29" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H40" s="93"/>
       <c r="I40" s="35" t="s">
+        <v>144</v>
+      </c>
+      <c r="J40" s="97" t="s">
+        <v>142</v>
+      </c>
+      <c r="K40" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A41" s="73" t="s">
+        <v>138</v>
+      </c>
+      <c r="B41" s="73" t="s">
+        <v>139</v>
+      </c>
+      <c r="C41" s="91" t="s">
         <v>145</v>
       </c>
-      <c r="J40" s="97" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="D41" s="91" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E41" s="81" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F41" s="29" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="G41" s="29" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H41" s="96"/>
       <c r="I41" s="35" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="J41" s="97" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="K41" s="92" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:11">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A42" s="73" t="s">
+        <v>138</v>
+      </c>
+      <c r="B42" s="73" t="s">
         <v>139</v>
       </c>
-      <c r="B42" s="73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" s="73" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D42" s="73" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E42" s="80" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F42" s="29" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="G42" s="29" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H42" s="93"/>
       <c r="I42" s="35" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="J42" s="97" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="K42" s="35" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:11">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A43" s="91" t="s">
+        <v>138</v>
+      </c>
+      <c r="B43" s="91" t="s">
         <v>139</v>
       </c>
-      <c r="B43" s="91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="91" t="s">
+        <v>147</v>
+      </c>
+      <c r="D43" s="91" t="s">
+        <v>24</v>
+      </c>
+      <c r="E43" s="91" t="s">
+        <v>132</v>
+      </c>
+      <c r="F43" s="91" t="s">
+        <v>64</v>
+      </c>
+      <c r="G43" s="91" t="s">
         <v>148</v>
-      </c>
-[...10 lines deleted...]
-        <v>149</v>
       </c>
       <c r="H43" s="96"/>
       <c r="I43" s="35" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="J43" s="97" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="K43" s="92" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:11">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A44" s="73" t="s">
+        <v>138</v>
+      </c>
+      <c r="B44" s="73" t="s">
         <v>139</v>
       </c>
-      <c r="B44" s="73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="73" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D44" s="73" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E44" s="73" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F44" s="73" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G44" s="73"/>
       <c r="H44" s="93"/>
       <c r="I44" s="35" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="J44" s="97" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="K44" s="35" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:11">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A45" s="73" t="s">
+        <v>138</v>
+      </c>
+      <c r="B45" s="73" t="s">
         <v>139</v>
       </c>
-      <c r="B45" s="73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="73" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D45" s="73" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E45" s="73" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F45" s="91" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G45" s="73"/>
       <c r="H45" s="93" t="s">
+        <v>151</v>
+      </c>
+      <c r="I45" s="35" t="s">
+        <v>144</v>
+      </c>
+      <c r="J45" s="97" t="s">
+        <v>142</v>
+      </c>
+      <c r="K45" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A46" s="73" t="s">
+        <v>138</v>
+      </c>
+      <c r="B46" s="73" t="s">
+        <v>139</v>
+      </c>
+      <c r="C46" s="73" t="s">
         <v>152</v>
       </c>
-      <c r="I45" s="35" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D46" s="73" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E46" s="91" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F46" s="91" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G46" s="73"/>
       <c r="H46" s="93" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="I46" s="35" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="J46" s="97" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="K46" s="35" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:11">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A47" s="73" t="s">
+        <v>138</v>
+      </c>
+      <c r="B47" s="73" t="s">
         <v>139</v>
       </c>
-      <c r="B47" s="73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="73" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D47" s="93" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E47" s="73" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F47" s="94"/>
       <c r="G47" s="73" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="H47" s="93" t="s">
+        <v>154</v>
+      </c>
+      <c r="I47" s="35" t="s">
+        <v>144</v>
+      </c>
+      <c r="J47" s="97" t="s">
+        <v>142</v>
+      </c>
+      <c r="K47" s="95" t="s">
         <v>155</v>
       </c>
-      <c r="I47" s="35" t="s">
-[...5 lines deleted...]
-      <c r="K47" s="95" t="s">
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A48" s="73" t="s">
+        <v>43</v>
+      </c>
+      <c r="B48" s="73" t="s">
         <v>156</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B48" s="73" t="s">
+      <c r="C48" s="73" t="s">
         <v>157</v>
       </c>
-      <c r="C48" s="73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D48" s="73" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E48" s="81" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F48" s="73" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G48" s="73"/>
       <c r="H48" s="93" t="s">
+        <v>158</v>
+      </c>
+      <c r="I48" s="35" t="s">
         <v>159</v>
       </c>
-      <c r="I48" s="35" t="s">
+      <c r="J48" s="97" t="s">
         <v>160</v>
       </c>
-      <c r="J48" s="97" t="s">
+      <c r="K48" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="73" t="s">
+        <v>51</v>
+      </c>
+      <c r="B49" s="73" t="s">
         <v>161</v>
       </c>
-      <c r="K48" s="35" t="s">
-[...7 lines deleted...]
-      <c r="B49" s="73" t="s">
+      <c r="C49" s="73" t="s">
         <v>162</v>
       </c>
-      <c r="C49" s="73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="73" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E49" s="73" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F49" s="73" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G49" s="73"/>
       <c r="H49" s="73" t="s">
+        <v>163</v>
+      </c>
+      <c r="I49" s="79" t="s">
+        <v>48</v>
+      </c>
+      <c r="J49" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="K49" s="35" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="73" t="s">
+        <v>51</v>
+      </c>
+      <c r="B50" s="73" t="s">
+        <v>161</v>
+      </c>
+      <c r="C50" s="91" t="s">
         <v>164</v>
       </c>
-      <c r="I49" s="79" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D50" s="91" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E50" s="91" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F50" s="73" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G50" s="91"/>
       <c r="H50" s="91" t="s">
+        <v>165</v>
+      </c>
+      <c r="I50" s="92" t="s">
         <v>166</v>
       </c>
-      <c r="I50" s="92" t="s">
+      <c r="J50" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="K50" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A51" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B51" s="73" t="s">
+        <v>161</v>
+      </c>
+      <c r="C51" s="73" t="s">
         <v>167</v>
       </c>
-      <c r="J50" s="35" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="D51" s="73" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E51" s="73" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F51" s="73" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G51" s="73"/>
       <c r="H51" s="73" t="s">
+        <v>168</v>
+      </c>
+      <c r="I51" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="J51" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="K51" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A52" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B52" s="73" t="s">
+        <v>161</v>
+      </c>
+      <c r="C52" s="73" t="s">
         <v>169</v>
       </c>
-      <c r="I51" s="35" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D52" s="73" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E52" s="73" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F52" s="73" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G52" s="73"/>
       <c r="H52" s="73" t="s">
+        <v>170</v>
+      </c>
+      <c r="I52" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="J52" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="K52" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A53" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B53" s="73" t="s">
+        <v>161</v>
+      </c>
+      <c r="C53" s="73" t="s">
         <v>171</v>
       </c>
-      <c r="I52" s="35" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D53" s="73" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E53" s="73" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F53" s="73" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G53" s="73"/>
       <c r="H53" s="73" t="s">
+        <v>172</v>
+      </c>
+      <c r="I53" s="35" t="s">
         <v>173</v>
       </c>
-      <c r="I53" s="35" t="s">
+      <c r="J53" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="K53" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A54" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B54" s="73" t="s">
+        <v>161</v>
+      </c>
+      <c r="C54" s="73" t="s">
         <v>174</v>
       </c>
-      <c r="J53" s="35" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="D54" s="73" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E54" s="73" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F54" s="73" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G54" s="73"/>
       <c r="H54" s="73" t="s">
+        <v>175</v>
+      </c>
+      <c r="I54" s="35" t="s">
+        <v>173</v>
+      </c>
+      <c r="J54" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="K54" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A55" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B55" s="73" t="s">
+        <v>161</v>
+      </c>
+      <c r="C55" s="73" t="s">
         <v>176</v>
       </c>
-      <c r="I54" s="35" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D55" s="73" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E55" s="73" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F55" s="73" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G55" s="73"/>
       <c r="H55" s="73" t="s">
+        <v>177</v>
+      </c>
+      <c r="I55" s="35" t="s">
+        <v>173</v>
+      </c>
+      <c r="J55" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="K55" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A56" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B56" s="73" t="s">
+        <v>161</v>
+      </c>
+      <c r="C56" s="73" t="s">
         <v>178</v>
       </c>
-      <c r="I55" s="35" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D56" s="73" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E56" s="73" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F56" s="73" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G56" s="73"/>
       <c r="H56" s="73" t="s">
+        <v>179</v>
+      </c>
+      <c r="I56" s="35" t="s">
+        <v>173</v>
+      </c>
+      <c r="J56" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="K56" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A57" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B57" s="73" t="s">
+        <v>161</v>
+      </c>
+      <c r="C57" s="73" t="s">
         <v>180</v>
       </c>
-      <c r="I56" s="35" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D57" s="73" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E57" s="73" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F57" s="73" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G57" s="73"/>
       <c r="H57" s="73" t="s">
+        <v>181</v>
+      </c>
+      <c r="I57" s="35" t="s">
+        <v>173</v>
+      </c>
+      <c r="J57" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="K57" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A58" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B58" s="73" t="s">
+        <v>161</v>
+      </c>
+      <c r="C58" s="73" t="s">
         <v>182</v>
       </c>
-      <c r="I57" s="35" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D58" s="73" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E58" s="73" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F58" s="73" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G58" s="73"/>
       <c r="H58" s="73" t="s">
+        <v>183</v>
+      </c>
+      <c r="I58" s="35" t="s">
+        <v>173</v>
+      </c>
+      <c r="J58" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="K58" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B59" s="73" t="s">
+        <v>161</v>
+      </c>
+      <c r="C59" s="73" t="s">
         <v>184</v>
       </c>
-      <c r="I58" s="35" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D59" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="E59" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="E59" s="73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="73" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G59" s="73"/>
       <c r="H59" s="73" t="s">
+        <v>185</v>
+      </c>
+      <c r="I59" s="35" t="s">
+        <v>166</v>
+      </c>
+      <c r="J59" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="K59" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B60" s="73" t="s">
+        <v>161</v>
+      </c>
+      <c r="C60" s="73" t="s">
         <v>186</v>
       </c>
-      <c r="I59" s="35" t="s">
-[...16 lines deleted...]
-      <c r="C60" s="73" t="s">
+      <c r="D60" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="E60" s="73" t="s">
         <v>187</v>
       </c>
-      <c r="D60" s="73" t="s">
+      <c r="F60" s="73" t="s">
+        <v>188</v>
+      </c>
+      <c r="G60" s="73" t="s">
+        <v>76</v>
+      </c>
+      <c r="H60" s="73" t="s">
+        <v>189</v>
+      </c>
+      <c r="I60" s="35" t="s">
+        <v>166</v>
+      </c>
+      <c r="J60" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="K60" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B61" s="73" t="s">
+        <v>161</v>
+      </c>
+      <c r="C61" s="73" t="s">
+        <v>190</v>
+      </c>
+      <c r="D61" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="E61" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="E60" s="73" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="F61" s="73" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G61" s="73"/>
       <c r="H61" s="73" t="s">
+        <v>191</v>
+      </c>
+      <c r="I61" s="35" t="s">
+        <v>166</v>
+      </c>
+      <c r="J61" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="K61" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B62" s="73" t="s">
+        <v>161</v>
+      </c>
+      <c r="C62" s="73" t="s">
         <v>192</v>
       </c>
-      <c r="I61" s="35" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D62" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="E62" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="E62" s="73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F62" s="73" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G62" s="73"/>
       <c r="H62" s="73" t="s">
+        <v>193</v>
+      </c>
+      <c r="I62" s="35" t="s">
+        <v>166</v>
+      </c>
+      <c r="J62" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="K62" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B63" s="73" t="s">
+        <v>161</v>
+      </c>
+      <c r="C63" s="73" t="s">
         <v>194</v>
       </c>
-      <c r="I62" s="35" t="s">
-[...16 lines deleted...]
-      <c r="C63" s="73" t="s">
+      <c r="D63" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="E63" s="73" t="s">
+        <v>187</v>
+      </c>
+      <c r="F63" s="73" t="s">
         <v>195</v>
-      </c>
-[...7 lines deleted...]
-        <v>196</v>
       </c>
       <c r="G63" s="73"/>
       <c r="H63" s="73" t="s">
+        <v>196</v>
+      </c>
+      <c r="I63" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="J63" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="K63" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B64" s="73" t="s">
+        <v>161</v>
+      </c>
+      <c r="C64" s="73" t="s">
         <v>197</v>
       </c>
-      <c r="I63" s="35" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D64" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="E64" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="E64" s="73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F64" s="73" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G64" s="73"/>
       <c r="H64" s="73" t="s">
+        <v>198</v>
+      </c>
+      <c r="I64" s="35" t="s">
+        <v>166</v>
+      </c>
+      <c r="J64" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="K64" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A65" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B65" s="73" t="s">
+        <v>161</v>
+      </c>
+      <c r="C65" s="73" t="s">
         <v>199</v>
       </c>
-      <c r="I64" s="35" t="s">
-[...16 lines deleted...]
-      <c r="C65" s="73" t="s">
+      <c r="D65" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="E65" s="73" t="s">
+        <v>33</v>
+      </c>
+      <c r="F65" s="91" t="s">
         <v>200</v>
-      </c>
-[...7 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G65" s="73"/>
       <c r="H65" s="73" t="s">
+        <v>201</v>
+      </c>
+      <c r="I65" s="35" t="s">
+        <v>166</v>
+      </c>
+      <c r="J65" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="K65" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B66" s="73" t="s">
+        <v>161</v>
+      </c>
+      <c r="C66" s="73" t="s">
         <v>202</v>
       </c>
-      <c r="I65" s="35" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D66" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="E66" s="93" t="s">
         <v>15</v>
       </c>
-      <c r="E66" s="93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66" s="91" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="G66" s="98"/>
       <c r="H66" s="73" t="s">
+        <v>203</v>
+      </c>
+      <c r="I66" s="35" t="s">
+        <v>166</v>
+      </c>
+      <c r="J66" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="K66" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B67" s="73" t="s">
+        <v>161</v>
+      </c>
+      <c r="C67" s="73" t="s">
         <v>204</v>
       </c>
-      <c r="I66" s="35" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D67" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="E67" s="93" t="s">
         <v>15</v>
       </c>
-      <c r="E67" s="93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F67" s="91" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="G67" s="98"/>
       <c r="H67" s="73" t="s">
+        <v>205</v>
+      </c>
+      <c r="I67" s="35" t="s">
+        <v>166</v>
+      </c>
+      <c r="J67" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="K67" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A68" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B68" s="73" t="s">
+        <v>161</v>
+      </c>
+      <c r="C68" s="73" t="s">
         <v>206</v>
       </c>
-      <c r="I67" s="35" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D68" s="73" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E68" s="73" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F68" s="91" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="G68" s="73"/>
       <c r="H68" s="73" t="s">
+        <v>207</v>
+      </c>
+      <c r="I68" s="35" t="s">
+        <v>166</v>
+      </c>
+      <c r="J68" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="K68" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B69" s="73" t="s">
+        <v>161</v>
+      </c>
+      <c r="C69" s="73" t="s">
         <v>208</v>
       </c>
-      <c r="I68" s="35" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D69" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="E69" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="E69" s="73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F69" s="91" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="G69" s="73"/>
       <c r="H69" s="73" t="s">
+        <v>209</v>
+      </c>
+      <c r="I69" s="35" t="s">
+        <v>166</v>
+      </c>
+      <c r="J69" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="K69" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B70" s="73" t="s">
+        <v>161</v>
+      </c>
+      <c r="C70" s="73" t="s">
         <v>210</v>
       </c>
-      <c r="I69" s="35" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D70" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="E70" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="E70" s="73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="91" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="G70" s="73"/>
       <c r="H70" s="73" t="s">
+        <v>211</v>
+      </c>
+      <c r="I70" s="35" t="s">
+        <v>166</v>
+      </c>
+      <c r="J70" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="K70" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B71" s="73" t="s">
+        <v>161</v>
+      </c>
+      <c r="C71" s="73" t="s">
         <v>212</v>
       </c>
-      <c r="I70" s="35" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D71" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="E71" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="E71" s="73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="91" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="G71" s="73"/>
       <c r="H71" s="73" t="s">
+        <v>213</v>
+      </c>
+      <c r="I71" s="35" t="s">
+        <v>166</v>
+      </c>
+      <c r="J71" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="K71" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="96" t="s">
+        <v>51</v>
+      </c>
+      <c r="B72" s="91" t="s">
+        <v>161</v>
+      </c>
+      <c r="C72" s="91" t="s">
         <v>214</v>
       </c>
-      <c r="I71" s="35" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D72" s="91" t="s">
+        <v>14</v>
+      </c>
+      <c r="E72" s="91" t="s">
         <v>15</v>
       </c>
-      <c r="E72" s="91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="91" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="G72" s="91"/>
       <c r="H72" s="91" t="s">
+        <v>215</v>
+      </c>
+      <c r="I72" s="35" t="s">
+        <v>166</v>
+      </c>
+      <c r="J72" s="92" t="s">
+        <v>136</v>
+      </c>
+      <c r="K72" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A73" s="96" t="s">
+        <v>51</v>
+      </c>
+      <c r="B73" s="91" t="s">
+        <v>161</v>
+      </c>
+      <c r="C73" s="73" t="s">
         <v>216</v>
       </c>
-      <c r="I72" s="35" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D73" s="73" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E73" s="73" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F73" s="73" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G73" s="73"/>
       <c r="H73" s="73" t="s">
+        <v>217</v>
+      </c>
+      <c r="I73" s="35" t="s">
+        <v>166</v>
+      </c>
+      <c r="J73" s="92" t="s">
+        <v>136</v>
+      </c>
+      <c r="K73" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A74" s="96" t="s">
+        <v>51</v>
+      </c>
+      <c r="B74" s="91" t="s">
+        <v>161</v>
+      </c>
+      <c r="C74" s="73" t="s">
         <v>218</v>
       </c>
-      <c r="I73" s="35" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D74" s="73" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E74" s="73" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F74" s="73" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G74" s="73"/>
       <c r="H74" s="73" t="s">
+        <v>219</v>
+      </c>
+      <c r="I74" s="35" t="s">
+        <v>166</v>
+      </c>
+      <c r="J74" s="92" t="s">
+        <v>136</v>
+      </c>
+      <c r="K74" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A75" s="96" t="s">
+        <v>51</v>
+      </c>
+      <c r="B75" s="91" t="s">
+        <v>161</v>
+      </c>
+      <c r="C75" s="73" t="s">
         <v>220</v>
       </c>
-      <c r="I74" s="35" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D75" s="73" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E75" s="73" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F75" s="91" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="G75" s="73"/>
       <c r="H75" s="73" t="s">
+        <v>221</v>
+      </c>
+      <c r="I75" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="J75" s="92" t="s">
+        <v>136</v>
+      </c>
+      <c r="K75" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A76" s="96" t="s">
+        <v>51</v>
+      </c>
+      <c r="B76" s="91" t="s">
+        <v>161</v>
+      </c>
+      <c r="C76" s="73" t="s">
         <v>222</v>
       </c>
-      <c r="I75" s="35" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D76" s="73" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E76" s="73" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F76" s="91" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="G76" s="73"/>
       <c r="H76" s="73" t="s">
+        <v>223</v>
+      </c>
+      <c r="I76" s="35" t="s">
+        <v>166</v>
+      </c>
+      <c r="J76" s="92" t="s">
+        <v>136</v>
+      </c>
+      <c r="K76" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A77" s="96" t="s">
+        <v>51</v>
+      </c>
+      <c r="B77" s="91" t="s">
+        <v>161</v>
+      </c>
+      <c r="C77" s="73" t="s">
         <v>224</v>
       </c>
-      <c r="I76" s="35" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D77" s="73" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E77" s="73" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F77" s="91" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="G77" s="73"/>
       <c r="H77" s="73" t="s">
+        <v>225</v>
+      </c>
+      <c r="I77" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="J77" s="92" t="s">
+        <v>136</v>
+      </c>
+      <c r="K77" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A78" s="96" t="s">
+        <v>51</v>
+      </c>
+      <c r="B78" s="91" t="s">
+        <v>161</v>
+      </c>
+      <c r="C78" s="73" t="s">
         <v>226</v>
       </c>
-      <c r="I77" s="35" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D78" s="73" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E78" s="73" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F78" s="91" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="G78" s="73"/>
       <c r="H78" s="73" t="s">
+        <v>227</v>
+      </c>
+      <c r="I78" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="J78" s="92" t="s">
+        <v>136</v>
+      </c>
+      <c r="K78" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A79" s="96" t="s">
+        <v>51</v>
+      </c>
+      <c r="B79" s="91" t="s">
+        <v>161</v>
+      </c>
+      <c r="C79" s="73" t="s">
         <v>228</v>
       </c>
-      <c r="I78" s="35" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D79" s="73" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E79" s="73" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F79" s="91" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="G79" s="73"/>
       <c r="H79" s="73" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="I79" s="99">
         <v>46631</v>
       </c>
       <c r="J79" s="92" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="K79" s="92" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:11">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A80" s="96" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B80" s="91" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="C80" s="73" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D80" s="73" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E80" s="73" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F80" s="73" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="G80" s="73"/>
       <c r="H80" s="73" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="I80" s="99">
         <v>46631</v>
       </c>
       <c r="J80" s="92" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="K80" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="29" t="s">
         <v>21</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B81" s="29" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C81" s="73" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D81" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="E81" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="E81" s="73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F81" s="73" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G81" s="73"/>
       <c r="H81" s="73"/>
       <c r="I81" s="99" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="J81" s="92" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="K81" s="92" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:11">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
       <c r="A82" s="29" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B82" s="29" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C82" s="73" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D82" s="73" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E82" s="73" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F82" s="73" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G82" s="73"/>
       <c r="H82" s="73"/>
       <c r="I82" s="99" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="J82" s="92" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="K82" s="92" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:11">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A83" s="73" t="s">
-        <v>79</v>
+        <v>61</v>
       </c>
       <c r="B83" s="73" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C83" s="73" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="D83" s="73" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E83" s="73" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F83" s="73" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G83" s="73"/>
       <c r="H83" s="73" t="s">
+        <v>235</v>
+      </c>
+      <c r="I83" s="35" t="s">
         <v>236</v>
       </c>
-      <c r="I83" s="35" t="s">
+      <c r="J83" s="35" t="s">
         <v>237</v>
       </c>
-      <c r="J83" s="35" t="s">
+      <c r="K83" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A84" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="B84" s="73" t="s">
+        <v>130</v>
+      </c>
+      <c r="C84" s="73" t="s">
         <v>238</v>
       </c>
-      <c r="K83" s="35" t="s">
-[...10 lines deleted...]
-      <c r="C84" s="73" t="s">
+      <c r="D84" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="E84" s="73" t="s">
+        <v>33</v>
+      </c>
+      <c r="F84" s="73" t="s">
         <v>239</v>
-      </c>
-[...7 lines deleted...]
-        <v>240</v>
       </c>
       <c r="G84" s="73"/>
       <c r="H84" s="73" t="s">
+        <v>240</v>
+      </c>
+      <c r="I84" s="35" t="s">
+        <v>236</v>
+      </c>
+      <c r="J84" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="K84" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="73" t="s">
+        <v>78</v>
+      </c>
+      <c r="B85" s="73" t="s">
+        <v>130</v>
+      </c>
+      <c r="C85" s="73" t="s">
         <v>241</v>
       </c>
-      <c r="I84" s="35" t="s">
-[...16 lines deleted...]
-      <c r="C85" s="73" t="s">
+      <c r="D85" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="E85" s="73" t="s">
+        <v>39</v>
+      </c>
+      <c r="F85" s="73" t="s">
         <v>242</v>
-      </c>
-[...7 lines deleted...]
-        <v>243</v>
       </c>
       <c r="G85" s="73"/>
       <c r="H85" s="73"/>
       <c r="I85" s="35" t="s">
+        <v>236</v>
+      </c>
+      <c r="J85" s="35" t="s">
         <v>237</v>
       </c>
-      <c r="J85" s="35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K85" s="35" t="s">
-        <v>21</v>
-[...8 lines deleted...]
-      <c r="F86" s="73"/>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A86" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="B86" s="73" t="s">
+        <v>130</v>
+      </c>
+      <c r="C86" s="73" t="s">
+        <v>241</v>
+      </c>
+      <c r="D86" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="E86" s="73" t="s">
+        <v>39</v>
+      </c>
+      <c r="F86" s="73" t="s">
+        <v>243</v>
+      </c>
       <c r="G86" s="73"/>
-      <c r="H86" s="73"/>
-[...10 lines deleted...]
-      <c r="F87" s="73"/>
+      <c r="H86" s="73" t="s">
+        <v>244</v>
+      </c>
+      <c r="I86" s="35" t="s">
+        <v>236</v>
+      </c>
+      <c r="J86" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="K86" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A87" s="73" t="s">
+        <v>245</v>
+      </c>
+      <c r="B87" s="73" t="s">
+        <v>104</v>
+      </c>
+      <c r="C87" s="73" t="s">
+        <v>246</v>
+      </c>
+      <c r="D87" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="E87" s="73" t="s">
+        <v>132</v>
+      </c>
+      <c r="F87" s="73" t="s">
+        <v>64</v>
+      </c>
       <c r="G87" s="73"/>
-      <c r="H87" s="73"/>
-[...10 lines deleted...]
-      <c r="F88" s="73"/>
+      <c r="H87" s="73" t="s">
+        <v>247</v>
+      </c>
+      <c r="I87" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="J87" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="K87" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A88" s="73" t="s">
+        <v>248</v>
+      </c>
+      <c r="B88" s="73" t="s">
+        <v>104</v>
+      </c>
+      <c r="C88" s="73" t="s">
+        <v>249</v>
+      </c>
+      <c r="D88" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="E88" s="73" t="s">
+        <v>132</v>
+      </c>
+      <c r="F88" s="73" t="s">
+        <v>64</v>
+      </c>
       <c r="G88" s="73"/>
-      <c r="H88" s="73"/>
-[...10 lines deleted...]
-      <c r="F89" s="73"/>
+      <c r="H88" s="73" t="s">
+        <v>247</v>
+      </c>
+      <c r="I88" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="J88" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="K88" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A89" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="B89" s="73" t="s">
+        <v>250</v>
+      </c>
+      <c r="C89" s="73" t="s">
+        <v>251</v>
+      </c>
+      <c r="D89" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="E89" s="73" t="s">
+        <v>33</v>
+      </c>
+      <c r="F89" s="73" t="s">
+        <v>252</v>
+      </c>
       <c r="G89" s="73"/>
-      <c r="H89" s="73"/>
-[...10 lines deleted...]
-      <c r="F90" s="73"/>
+      <c r="H89" s="73" t="s">
+        <v>64</v>
+      </c>
+      <c r="I89" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="J89" s="35" t="s">
+        <v>253</v>
+      </c>
+      <c r="K89" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A90" s="73" t="s">
+        <v>254</v>
+      </c>
+      <c r="B90" s="73" t="s">
+        <v>255</v>
+      </c>
+      <c r="C90" s="73" t="s">
+        <v>256</v>
+      </c>
+      <c r="D90" s="73" t="s">
+        <v>257</v>
+      </c>
+      <c r="E90" s="73" t="s">
+        <v>33</v>
+      </c>
+      <c r="F90" s="73" t="s">
+        <v>258</v>
+      </c>
       <c r="G90" s="73"/>
-      <c r="H90" s="73"/>
-[...15 lines deleted...]
-      <c r="K91" s="35"/>
+      <c r="H90" s="73" t="s">
+        <v>259</v>
+      </c>
+      <c r="I90" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="J90" s="35" t="s">
+        <v>260</v>
+      </c>
+      <c r="K90" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A91" s="91" t="s">
+        <v>254</v>
+      </c>
+      <c r="B91" s="91" t="s">
+        <v>255</v>
+      </c>
+      <c r="C91" s="91" t="s">
+        <v>261</v>
+      </c>
+      <c r="D91" s="91" t="s">
+        <v>257</v>
+      </c>
+      <c r="E91" s="91" t="s">
+        <v>33</v>
+      </c>
+      <c r="F91" s="91" t="s">
+        <v>262</v>
+      </c>
+      <c r="G91" s="91"/>
+      <c r="H91" s="91" t="s">
+        <v>263</v>
+      </c>
+      <c r="I91" s="92" t="s">
+        <v>48</v>
+      </c>
+      <c r="J91" s="92" t="s">
+        <v>260</v>
+      </c>
+      <c r="K91" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A92" s="91" t="s">
+        <v>254</v>
+      </c>
+      <c r="B92" s="73" t="s">
+        <v>255</v>
+      </c>
+      <c r="C92" s="73" t="s">
+        <v>264</v>
+      </c>
+      <c r="D92" s="73" t="s">
+        <v>257</v>
+      </c>
+      <c r="E92" s="73" t="s">
+        <v>33</v>
+      </c>
+      <c r="F92" s="73" t="s">
+        <v>262</v>
+      </c>
+      <c r="G92" s="73"/>
+      <c r="H92" s="73" t="s">
+        <v>263</v>
+      </c>
+      <c r="I92" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="J92" s="68" t="s">
+        <v>260</v>
+      </c>
+      <c r="K92" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A93" s="91" t="s">
+        <v>254</v>
+      </c>
+      <c r="B93" s="91" t="s">
+        <v>255</v>
+      </c>
+      <c r="C93" s="91" t="s">
+        <v>265</v>
+      </c>
+      <c r="D93" s="91" t="s">
+        <v>266</v>
+      </c>
+      <c r="E93" s="73" t="s">
+        <v>33</v>
+      </c>
+      <c r="F93" s="91" t="s">
+        <v>262</v>
+      </c>
+      <c r="G93" s="91"/>
+      <c r="H93" s="91" t="s">
+        <v>263</v>
+      </c>
+      <c r="I93" s="92" t="s">
+        <v>48</v>
+      </c>
+      <c r="J93" s="101" t="s">
+        <v>260</v>
+      </c>
+      <c r="K93" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A94" s="96" t="s">
+        <v>254</v>
+      </c>
+      <c r="B94" s="91" t="s">
+        <v>255</v>
+      </c>
+      <c r="C94" s="73" t="s">
+        <v>267</v>
+      </c>
+      <c r="D94" s="73" t="s">
+        <v>266</v>
+      </c>
+      <c r="E94" s="73" t="s">
+        <v>33</v>
+      </c>
+      <c r="F94" s="93" t="s">
+        <v>262</v>
+      </c>
+      <c r="G94" s="73"/>
+      <c r="H94" s="73" t="s">
+        <v>263</v>
+      </c>
+      <c r="I94" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="J94" s="35" t="s">
+        <v>260</v>
+      </c>
+      <c r="K94" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A95" s="93" t="s">
+        <v>254</v>
+      </c>
+      <c r="B95" s="73" t="s">
+        <v>255</v>
+      </c>
+      <c r="C95" s="102" t="s">
+        <v>268</v>
+      </c>
+      <c r="D95" s="100" t="s">
+        <v>257</v>
+      </c>
+      <c r="E95" s="100" t="s">
+        <v>39</v>
+      </c>
+      <c r="F95" s="100" t="s">
+        <v>269</v>
+      </c>
+      <c r="G95" s="100"/>
+      <c r="H95" s="100" t="s">
+        <v>40</v>
+      </c>
+      <c r="I95" s="79" t="s">
+        <v>48</v>
+      </c>
+      <c r="J95" s="79" t="s">
+        <v>260</v>
+      </c>
+      <c r="K95" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A96" s="73" t="s">
+        <v>270</v>
+      </c>
+      <c r="B96" s="100" t="s">
+        <v>86</v>
+      </c>
+      <c r="C96" s="73" t="s">
+        <v>271</v>
+      </c>
+      <c r="D96" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="E96" s="73" t="s">
+        <v>33</v>
+      </c>
+      <c r="F96" s="73" t="s">
+        <v>33</v>
+      </c>
+      <c r="G96" s="73"/>
+      <c r="H96" s="73" t="s">
+        <v>272</v>
+      </c>
+      <c r="I96" s="35" t="s">
+        <v>273</v>
+      </c>
+      <c r="J96" s="35" t="s">
+        <v>274</v>
+      </c>
+      <c r="K96" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A97" s="91" t="s">
+        <v>61</v>
+      </c>
+      <c r="B97" s="91" t="s">
+        <v>275</v>
+      </c>
+      <c r="C97" s="91" t="s">
+        <v>276</v>
+      </c>
+      <c r="D97" s="91" t="s">
+        <v>14</v>
+      </c>
+      <c r="E97" s="91" t="s">
+        <v>33</v>
+      </c>
+      <c r="F97" s="91" t="s">
+        <v>33</v>
+      </c>
+      <c r="G97" s="91"/>
+      <c r="H97" s="91" t="s">
+        <v>277</v>
+      </c>
+      <c r="I97" s="92" t="s">
+        <v>48</v>
+      </c>
+      <c r="J97" s="92" t="s">
+        <v>55</v>
+      </c>
+      <c r="K97" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A98" s="91" t="s">
+        <v>61</v>
+      </c>
+      <c r="B98" s="91" t="s">
+        <v>275</v>
+      </c>
+      <c r="C98" s="73" t="s">
+        <v>278</v>
+      </c>
+      <c r="D98" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="E98" s="73" t="s">
+        <v>33</v>
+      </c>
+      <c r="F98" s="73" t="s">
+        <v>33</v>
+      </c>
+      <c r="G98" s="73"/>
+      <c r="H98" s="73" t="s">
+        <v>279</v>
+      </c>
+      <c r="I98" s="92" t="s">
+        <v>48</v>
+      </c>
+      <c r="J98" s="92" t="s">
+        <v>55</v>
+      </c>
+      <c r="K98" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A99" s="91" t="s">
+        <v>61</v>
+      </c>
+      <c r="B99" s="91" t="s">
+        <v>275</v>
+      </c>
+      <c r="C99" s="73" t="s">
+        <v>280</v>
+      </c>
+      <c r="D99" s="73" t="s">
+        <v>257</v>
+      </c>
+      <c r="E99" s="73" t="s">
+        <v>39</v>
+      </c>
+      <c r="F99" s="100" t="s">
+        <v>269</v>
+      </c>
+      <c r="G99" s="73"/>
+      <c r="H99" s="73" t="s">
+        <v>281</v>
+      </c>
+      <c r="I99" s="92" t="s">
+        <v>48</v>
+      </c>
+      <c r="J99" s="92" t="s">
+        <v>55</v>
+      </c>
+      <c r="K99" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A100" s="91" t="s">
+        <v>61</v>
+      </c>
+      <c r="B100" s="91" t="s">
+        <v>275</v>
+      </c>
+      <c r="C100" s="91" t="s">
+        <v>282</v>
+      </c>
+      <c r="D100" s="91" t="s">
+        <v>14</v>
+      </c>
+      <c r="E100" s="91" t="s">
+        <v>33</v>
+      </c>
+      <c r="F100" s="73" t="s">
+        <v>33</v>
+      </c>
+      <c r="G100" s="91"/>
+      <c r="H100" s="91" t="s">
+        <v>283</v>
+      </c>
+      <c r="I100" s="92" t="s">
+        <v>48</v>
+      </c>
+      <c r="J100" s="92" t="s">
+        <v>55</v>
+      </c>
+      <c r="K100" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A101" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="B101" s="73" t="s">
+        <v>284</v>
+      </c>
+      <c r="C101" s="73" t="s">
+        <v>285</v>
+      </c>
+      <c r="D101" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="E101" s="73" t="s">
+        <v>33</v>
+      </c>
+      <c r="F101" s="73" t="s">
+        <v>286</v>
+      </c>
+      <c r="G101" s="73"/>
+      <c r="H101" s="73" t="s">
+        <v>272</v>
+      </c>
+      <c r="I101" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="J101" s="35" t="s">
+        <v>260</v>
+      </c>
+      <c r="K101" s="79" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A102" s="91" t="s">
+        <v>61</v>
+      </c>
+      <c r="B102" s="91" t="s">
+        <v>284</v>
+      </c>
+      <c r="C102" s="91" t="s">
+        <v>287</v>
+      </c>
+      <c r="D102" s="91" t="s">
+        <v>24</v>
+      </c>
+      <c r="E102" s="91" t="s">
+        <v>33</v>
+      </c>
+      <c r="F102" s="91" t="s">
+        <v>286</v>
+      </c>
+      <c r="G102" s="91"/>
+      <c r="H102" s="91" t="s">
+        <v>272</v>
+      </c>
+      <c r="I102" s="92" t="s">
+        <v>48</v>
+      </c>
+      <c r="J102" s="92" t="s">
+        <v>260</v>
+      </c>
+      <c r="K102" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A103" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="B103" s="73" t="s">
+        <v>284</v>
+      </c>
+      <c r="C103" s="73" t="s">
+        <v>288</v>
+      </c>
+      <c r="D103" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="E103" s="73" t="s">
+        <v>33</v>
+      </c>
+      <c r="F103" s="73" t="s">
+        <v>286</v>
+      </c>
+      <c r="G103" s="73"/>
+      <c r="H103" s="73" t="s">
+        <v>272</v>
+      </c>
+      <c r="I103" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="J103" s="35" t="s">
+        <v>260</v>
+      </c>
+      <c r="K103" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A104" s="73" t="s">
+        <v>270</v>
+      </c>
+      <c r="B104" s="73" t="s">
+        <v>289</v>
+      </c>
+      <c r="C104" s="73" t="s">
+        <v>290</v>
+      </c>
+      <c r="D104" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="E104" s="73" t="s">
+        <v>132</v>
+      </c>
+      <c r="F104" s="73" t="s">
+        <v>291</v>
+      </c>
+      <c r="G104" s="73"/>
+      <c r="H104" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I104" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="J104" s="35" t="s">
+        <v>260</v>
+      </c>
+      <c r="K104" s="35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A105" s="73"/>
+      <c r="B105" s="73"/>
+      <c r="C105" s="73"/>
+      <c r="D105" s="73"/>
+      <c r="E105" s="73"/>
+      <c r="F105" s="73"/>
+      <c r="G105" s="73"/>
+      <c r="H105" s="73"/>
+      <c r="I105" s="35"/>
+      <c r="J105" s="35"/>
+      <c r="K105" s="35"/>
     </row>
   </sheetData>
-  <autoFilter ref="A4:K23" xr:uid="{1D017C5C-385D-D345-807D-1CE36A0588B3}">
-    <filterColumn colId="1">
+  <autoFilter ref="A4:K85" xr:uid="{1D017C5C-385D-D345-807D-1CE36A0588B3}">
+    <filterColumn colId="4">
       <filters>
-        <filter val="Ludzas novads"/>
+        <filter val="Likvidācija_x0009_"/>
+        <filter val="Reorganizācija"/>
       </filters>
     </filterColumn>
   </autoFilter>
   <conditionalFormatting sqref="G1:G9 G22:G23 G26:G1048576">
     <cfRule type="containsText" dxfId="2" priority="4" stopIfTrue="1" operator="containsText" text="Nav informācija">
       <formula>NOT(ISERROR(SEARCH("Nav informācija",G1)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G13:G20">
     <cfRule type="containsText" dxfId="1" priority="2" stopIfTrue="1" operator="containsText" text="Nav informācija">
       <formula>NOT(ISERROR(SEARCH("Nav informācija",G13)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H27">
     <cfRule type="containsText" dxfId="0" priority="1" stopIfTrue="1" operator="containsText" text="Nav informācija">
       <formula>NOT(ISERROR(SEARCH("Nav informācija",H27)))</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8D5C43C-10F1-430E-973B-20268DE3C40D}">
   <dimension ref="A1:K20"/>
   <sheetViews>
-    <sheetView topLeftCell="B19" workbookViewId="0">
-      <selection activeCell="I21" sqref="I21"/>
+    <sheetView topLeftCell="A18" workbookViewId="0">
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultRowHeight="16" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="1"/>
-    <col min="2" max="3" width="15.625" customWidth="1"/>
+    <col min="2" max="3" width="15.58203125" customWidth="1"/>
     <col min="4" max="4" width="18.25" customWidth="1"/>
     <col min="5" max="5" width="14.5" customWidth="1"/>
-    <col min="6" max="6" width="25.375" customWidth="1"/>
+    <col min="6" max="6" width="25.33203125" customWidth="1"/>
     <col min="7" max="7" width="10.75" customWidth="1"/>
-    <col min="8" max="8" width="16.125" style="40" customWidth="1"/>
+    <col min="8" max="8" width="16.08203125" style="40" customWidth="1"/>
     <col min="9" max="9" width="10" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.5" customWidth="1"/>
     <col min="11" max="11" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="76.5">
+    <row r="1" spans="1:11" ht="76" x14ac:dyDescent="0.4">
       <c r="A1" s="41" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
       <c r="B1" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="C1" s="41" t="s">
+      <c r="D1" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="D1" s="41" t="s">
+      <c r="E1" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="E1" s="41" t="s">
+      <c r="F1" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="F1" s="41" t="s">
+      <c r="G1" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="G1" s="41" t="s">
+      <c r="H1" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="H1" s="41" t="s">
+      <c r="I1" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="I1" s="41" t="s">
+      <c r="J1" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="J1" s="41" t="s">
+      <c r="K1" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="K1" s="41" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:11" ht="91.5">
+    </row>
+    <row r="2" spans="1:11" ht="109" x14ac:dyDescent="0.4">
       <c r="A2" s="18" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B2" s="19" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C2" s="19" t="s">
-        <v>245</v>
+        <v>293</v>
       </c>
       <c r="D2" s="19" t="s">
-        <v>246</v>
+        <v>294</v>
       </c>
       <c r="E2" s="19" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F2" s="42" t="s">
-        <v>247</v>
+        <v>295</v>
       </c>
       <c r="G2" s="19" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="H2" s="42" t="s">
-        <v>249</v>
+        <v>297</v>
       </c>
       <c r="I2" s="19" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="J2" s="19" t="s">
-        <v>251</v>
+        <v>299</v>
       </c>
       <c r="K2" s="19" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:11" ht="121.5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" ht="124.5" x14ac:dyDescent="0.4">
       <c r="A3" s="18" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B3" s="19" t="s">
-        <v>253</v>
+        <v>300</v>
       </c>
       <c r="C3" s="19" t="s">
+        <v>301</v>
+      </c>
+      <c r="D3" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="G3" s="19" t="s">
+        <v>296</v>
+      </c>
+      <c r="H3" s="42" t="s">
+        <v>302</v>
+      </c>
+      <c r="I3" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="J3" s="19" t="s">
+        <v>304</v>
+      </c>
+      <c r="K3" s="19" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="155.5" x14ac:dyDescent="0.4">
+      <c r="A4" s="18" t="s">
         <v>254</v>
       </c>
-      <c r="D3" s="19" t="s">
+      <c r="B4" s="19" t="s">
+        <v>305</v>
+      </c>
+      <c r="C4" s="19" t="s">
+        <v>306</v>
+      </c>
+      <c r="D4" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="E3" s="19" t="s">
+      <c r="F4" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="F3" s="42" t="s">
-[...28 lines deleted...]
-      <c r="D4" s="19" t="s">
+      <c r="G4" s="19" t="s">
+        <v>296</v>
+      </c>
+      <c r="H4" s="42" t="s">
+        <v>307</v>
+      </c>
+      <c r="I4" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="J4" s="19" t="s">
+        <v>308</v>
+      </c>
+      <c r="K4" s="19" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" ht="93.5" x14ac:dyDescent="0.4">
+      <c r="A5" s="18" t="s">
+        <v>254</v>
+      </c>
+      <c r="B5" s="19" t="s">
+        <v>305</v>
+      </c>
+      <c r="C5" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="D5" s="19" t="s">
+        <v>310</v>
+      </c>
+      <c r="E5" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="E4" s="19" t="s">
+      <c r="F5" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="19" t="s">
-[...31 lines deleted...]
-      <c r="E5" s="19" t="s">
+      <c r="G5" s="19" t="s">
+        <v>296</v>
+      </c>
+      <c r="H5" s="42" t="s">
+        <v>311</v>
+      </c>
+      <c r="I5" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="J5" s="19" t="s">
+        <v>308</v>
+      </c>
+      <c r="K5" s="19" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="155.5" x14ac:dyDescent="0.4">
+      <c r="A6" s="18" t="s">
+        <v>254</v>
+      </c>
+      <c r="B6" s="19" t="s">
+        <v>305</v>
+      </c>
+      <c r="C6" s="19" t="s">
+        <v>312</v>
+      </c>
+      <c r="D6" s="19" t="s">
+        <v>313</v>
+      </c>
+      <c r="E6" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" s="19" t="s">
+        <v>314</v>
+      </c>
+      <c r="G6" s="19" t="s">
+        <v>315</v>
+      </c>
+      <c r="H6" s="42" t="s">
+        <v>316</v>
+      </c>
+      <c r="I6" s="19" t="s">
+        <v>317</v>
+      </c>
+      <c r="J6" s="19" t="s">
+        <v>308</v>
+      </c>
+      <c r="K6" s="19" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="140" x14ac:dyDescent="0.4">
+      <c r="A7" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="B7" s="19" t="s">
+        <v>319</v>
+      </c>
+      <c r="C7" s="19" t="s">
+        <v>320</v>
+      </c>
+      <c r="D7" s="19" t="s">
+        <v>321</v>
+      </c>
+      <c r="E7" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="F7" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="F5" s="19" t="s">
-[...66 lines deleted...]
-      <c r="E7" s="19" t="s">
+      <c r="G7" s="19" t="s">
+        <v>296</v>
+      </c>
+      <c r="H7" s="42" t="s">
+        <v>322</v>
+      </c>
+      <c r="I7" s="19" t="s">
+        <v>298</v>
+      </c>
+      <c r="J7" s="19" t="s">
+        <v>323</v>
+      </c>
+      <c r="K7" s="19" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="78" x14ac:dyDescent="0.4">
+      <c r="A8" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>324</v>
+      </c>
+      <c r="C8" s="43" t="s">
+        <v>325</v>
+      </c>
+      <c r="D8" s="18" t="s">
+        <v>326</v>
+      </c>
+      <c r="E8" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="F7" s="19" t="s">
-[...31 lines deleted...]
-      <c r="E8" s="19" t="s">
+      <c r="G8" s="19" t="s">
+        <v>296</v>
+      </c>
+      <c r="H8" s="42" t="s">
+        <v>327</v>
+      </c>
+      <c r="I8" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="J8" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="K8" s="18" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="171" x14ac:dyDescent="0.4">
+      <c r="A9" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>324</v>
+      </c>
+      <c r="C9" s="45" t="s">
+        <v>329</v>
+      </c>
+      <c r="D9" s="19" t="s">
+        <v>326</v>
+      </c>
+      <c r="E9" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="F9" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="F8" s="19" t="s">
-[...31 lines deleted...]
-      <c r="E9" s="19" t="s">
+      <c r="G9" s="19" t="s">
+        <v>296</v>
+      </c>
+      <c r="H9" s="42" t="s">
+        <v>330</v>
+      </c>
+      <c r="I9" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="J9" s="45" t="s">
+        <v>328</v>
+      </c>
+      <c r="K9" s="19" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="62.5" x14ac:dyDescent="0.4">
+      <c r="A10" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="19" t="s">
+        <v>324</v>
+      </c>
+      <c r="C10" s="43" t="s">
+        <v>162</v>
+      </c>
+      <c r="D10" s="18" t="s">
+        <v>326</v>
+      </c>
+      <c r="E10" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="F10" s="42" t="s">
+        <v>331</v>
+      </c>
+      <c r="G10" s="19" t="s">
+        <v>296</v>
+      </c>
+      <c r="H10" s="46" t="s">
+        <v>332</v>
+      </c>
+      <c r="I10" s="18" t="s">
+        <v>298</v>
+      </c>
+      <c r="J10" s="19" t="s">
+        <v>328</v>
+      </c>
+      <c r="K10" s="19" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="109" x14ac:dyDescent="0.4">
+      <c r="A11" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="19" t="s">
+        <v>324</v>
+      </c>
+      <c r="C11" s="45" t="s">
+        <v>333</v>
+      </c>
+      <c r="D11" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="F11" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="F9" s="19" t="s">
-[...71 lines deleted...]
-      </c>
       <c r="G11" s="19" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="H11" s="20" t="s">
-        <v>287</v>
+        <v>334</v>
       </c>
       <c r="I11" s="19" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="J11" s="19" t="s">
-        <v>281</v>
+        <v>328</v>
       </c>
       <c r="K11" s="19" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="30.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="31.5" x14ac:dyDescent="0.4">
       <c r="A12" s="18" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B12" s="19" t="s">
-        <v>277</v>
+        <v>324</v>
       </c>
       <c r="C12" s="19" t="s">
-        <v>288</v>
+        <v>335</v>
       </c>
       <c r="D12" s="19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E12" s="19" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F12" s="42" t="s">
-        <v>284</v>
+        <v>331</v>
       </c>
       <c r="G12" s="19" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="H12" s="39"/>
       <c r="I12" s="18" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="J12" s="19" t="s">
-        <v>281</v>
+        <v>328</v>
       </c>
       <c r="K12" s="19" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" ht="107.25">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="109" x14ac:dyDescent="0.4">
       <c r="A13" s="18" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B13" s="19" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C13" s="19" t="s">
-        <v>289</v>
+        <v>336</v>
       </c>
       <c r="D13" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="F13" s="42" t="s">
+        <v>331</v>
+      </c>
+      <c r="G13" s="19" t="s">
+        <v>296</v>
+      </c>
+      <c r="H13" s="20" t="s">
+        <v>337</v>
+      </c>
+      <c r="I13" s="19" t="s">
+        <v>88</v>
+      </c>
+      <c r="J13" s="19" t="s">
+        <v>88</v>
+      </c>
+      <c r="K13" s="19" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="47" x14ac:dyDescent="0.4">
+      <c r="A14" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="48" t="s">
+        <v>324</v>
+      </c>
+      <c r="C14" s="48" t="s">
+        <v>338</v>
+      </c>
+      <c r="D14" s="49" t="s">
+        <v>257</v>
+      </c>
+      <c r="E14" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="E13" s="19" t="s">
-[...34 lines deleted...]
-      <c r="E14" s="47" t="s">
+      <c r="F14" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="F14" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="48" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="H14" s="50" t="s">
-        <v>293</v>
+        <v>339</v>
       </c>
       <c r="I14" s="48" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="J14" s="48" t="s">
-        <v>281</v>
+        <v>328</v>
       </c>
       <c r="K14" s="48" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" ht="152.25">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="155.5" x14ac:dyDescent="0.4">
       <c r="A15" s="18" t="s">
-        <v>271</v>
+        <v>318</v>
       </c>
       <c r="B15" s="19" t="s">
-        <v>294</v>
+        <v>340</v>
       </c>
       <c r="C15" s="51" t="s">
-        <v>295</v>
+        <v>341</v>
       </c>
       <c r="D15" s="52" t="s">
-        <v>292</v>
+        <v>257</v>
       </c>
       <c r="E15" s="19" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F15" s="19" t="s">
-        <v>267</v>
+        <v>314</v>
       </c>
       <c r="G15" s="43" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="H15" s="53" t="s">
+        <v>342</v>
+      </c>
+      <c r="I15" s="19" t="s">
+        <v>298</v>
+      </c>
+      <c r="J15" s="19" t="s">
+        <v>343</v>
+      </c>
+      <c r="K15" s="19" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="155.5" x14ac:dyDescent="0.4">
+      <c r="A16" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="B16" s="19" t="s">
+        <v>340</v>
+      </c>
+      <c r="C16" s="45" t="s">
+        <v>344</v>
+      </c>
+      <c r="D16" s="54" t="s">
+        <v>257</v>
+      </c>
+      <c r="E16" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="F16" s="19" t="s">
+        <v>314</v>
+      </c>
+      <c r="G16" s="45" t="s">
         <v>296</v>
       </c>
-      <c r="I15" s="19" t="s">
-[...16 lines deleted...]
-      <c r="C16" s="45" t="s">
+      <c r="H16" s="42" t="s">
+        <v>342</v>
+      </c>
+      <c r="I16" s="19" t="s">
         <v>298</v>
       </c>
-      <c r="D16" s="54" t="s">
-[...11 lines deleted...]
-      <c r="H16" s="42" t="s">
+      <c r="J16" s="19" t="s">
+        <v>343</v>
+      </c>
+      <c r="K16" s="19" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="155.5" x14ac:dyDescent="0.4">
+      <c r="A17" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="B17" s="19" t="s">
+        <v>340</v>
+      </c>
+      <c r="C17" s="43" t="s">
+        <v>345</v>
+      </c>
+      <c r="D17" s="55" t="s">
+        <v>257</v>
+      </c>
+      <c r="E17" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="F17" s="56" t="s">
+        <v>314</v>
+      </c>
+      <c r="G17" s="56" t="s">
         <v>296</v>
       </c>
-      <c r="I16" s="19" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="H17" s="42" t="s">
-        <v>296</v>
+        <v>342</v>
       </c>
       <c r="I17" s="19" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="J17" s="19" t="s">
-        <v>297</v>
+        <v>343</v>
       </c>
       <c r="K17" s="19" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="290.25">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="295" x14ac:dyDescent="0.4">
       <c r="A18" s="18" t="s">
-        <v>300</v>
+        <v>245</v>
       </c>
       <c r="B18" s="19" t="s">
-        <v>301</v>
+        <v>346</v>
       </c>
       <c r="C18" s="45" t="s">
-        <v>302</v>
+        <v>347</v>
       </c>
       <c r="D18" s="54" t="s">
-        <v>274</v>
+        <v>321</v>
       </c>
       <c r="E18" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F18" s="58" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="G18" s="56"/>
       <c r="H18" s="42" t="s">
-        <v>303</v>
+        <v>348</v>
       </c>
       <c r="I18" s="19" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="J18" s="19" t="s">
-        <v>304</v>
+        <v>349</v>
       </c>
       <c r="K18" s="19" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:11" ht="228.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="233" x14ac:dyDescent="0.4">
       <c r="A19" s="18" t="s">
-        <v>305</v>
+        <v>270</v>
       </c>
       <c r="B19" s="19" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C19" s="19" t="s">
-        <v>306</v>
+        <v>350</v>
       </c>
       <c r="D19" s="54" t="s">
-        <v>279</v>
+        <v>326</v>
       </c>
       <c r="E19" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="F19" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="F19" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="19" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="H19" s="46" t="s">
-        <v>307</v>
+        <v>351</v>
       </c>
       <c r="I19" s="18" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="J19" s="19" t="s">
-        <v>308</v>
+        <v>352</v>
       </c>
       <c r="K19" s="19" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" ht="137.25">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="140" x14ac:dyDescent="0.4">
       <c r="A20" s="18" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B20" s="19" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C20" s="19" t="s">
-        <v>309</v>
+        <v>353</v>
       </c>
       <c r="D20" s="54" t="s">
-        <v>279</v>
+        <v>326</v>
       </c>
       <c r="E20" s="19" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F20" s="19" t="s">
-        <v>267</v>
+        <v>314</v>
       </c>
       <c r="G20" s="19" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="H20" s="20" t="s">
-        <v>310</v>
+        <v>354</v>
       </c>
       <c r="I20" s="59" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="J20" s="19" t="s">
-        <v>311</v>
+        <v>355</v>
       </c>
       <c r="K20" s="19" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE7B87C6-4A30-4328-B9AD-5BB22B21720F}">
   <dimension ref="A1:K94"/>
   <sheetViews>
-    <sheetView topLeftCell="E1" workbookViewId="0">
+    <sheetView topLeftCell="I1" workbookViewId="0">
       <selection activeCell="P4" sqref="P4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultRowHeight="16" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="15.25" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="48.75" customWidth="1"/>
-    <col min="4" max="4" width="26.125" customWidth="1"/>
+    <col min="4" max="4" width="26.08203125" customWidth="1"/>
     <col min="5" max="5" width="21.5" customWidth="1"/>
     <col min="6" max="6" width="23.5" customWidth="1"/>
     <col min="7" max="7" width="19.5" customWidth="1"/>
-    <col min="8" max="8" width="26.125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="11.625" customWidth="1"/>
+    <col min="8" max="8" width="26.08203125" customWidth="1"/>
+    <col min="9" max="9" width="11.83203125" customWidth="1"/>
+    <col min="10" max="10" width="11.58203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="123.75">
+    <row r="1" spans="1:11" ht="62.5" x14ac:dyDescent="0.4">
       <c r="A1" s="21" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
       <c r="B1" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="C1" s="22" t="s">
+      <c r="D1" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="D1" s="22" t="s">
+      <c r="E1" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="E1" s="22" t="s">
+      <c r="F1" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="F1" s="22" t="s">
+      <c r="G1" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="G1" s="22" t="s">
+      <c r="H1" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="H1" s="22" t="s">
+      <c r="I1" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="I1" s="22" t="s">
+      <c r="J1" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="J1" s="22" t="s">
+      <c r="K1" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="K1" s="22" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:11">
+    </row>
+    <row r="2" spans="1:11" x14ac:dyDescent="0.4">
       <c r="A2" s="23" t="s">
-        <v>300</v>
+        <v>245</v>
       </c>
       <c r="B2" s="24" t="s">
-        <v>301</v>
+        <v>346</v>
       </c>
       <c r="C2" s="24" t="s">
-        <v>312</v>
+        <v>356</v>
       </c>
       <c r="D2" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E2" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="E2" s="24" t="s">
+      <c r="F2" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="F2" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" s="24" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="H2" s="24" t="s">
-        <v>313</v>
+        <v>357</v>
       </c>
       <c r="I2" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J2" s="24" t="s">
+        <v>359</v>
+      </c>
+      <c r="K2" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A3" s="23" t="s">
+        <v>245</v>
+      </c>
+      <c r="B3" s="24" t="s">
+        <v>346</v>
+      </c>
+      <c r="C3" s="24" t="s">
+        <v>360</v>
+      </c>
+      <c r="D3" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="E3" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="F3" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="G3" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H3" s="24" t="s">
+        <v>361</v>
+      </c>
+      <c r="I3" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="J3" s="24" t="s">
+        <v>362</v>
+      </c>
+      <c r="K3" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A4" s="23" t="s">
+        <v>245</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>346</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>363</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>321</v>
+      </c>
+      <c r="E4" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" s="24" t="s">
+        <v>364</v>
+      </c>
+      <c r="G4" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H4" s="24" t="s">
+        <v>365</v>
+      </c>
+      <c r="I4" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J4" s="24" t="s">
+        <v>359</v>
+      </c>
+      <c r="K4" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A5" s="23" t="s">
+        <v>245</v>
+      </c>
+      <c r="B5" s="24" t="s">
+        <v>346</v>
+      </c>
+      <c r="C5" s="24" t="s">
+        <v>366</v>
+      </c>
+      <c r="D5" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="E5" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="F5" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="G5" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H5" s="24" t="s">
+        <v>367</v>
+      </c>
+      <c r="I5" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="J5" s="24" t="s">
+        <v>362</v>
+      </c>
+      <c r="K5" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A6" s="23" t="s">
+        <v>245</v>
+      </c>
+      <c r="B6" s="24" t="s">
+        <v>346</v>
+      </c>
+      <c r="C6" s="24" t="s">
+        <v>368</v>
+      </c>
+      <c r="D6" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="E6" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="F6" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="G6" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H6" s="24" t="s">
+        <v>369</v>
+      </c>
+      <c r="I6" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="J6" s="24" t="s">
+        <v>370</v>
+      </c>
+      <c r="K6" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A7" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="24" t="s">
+        <v>371</v>
+      </c>
+      <c r="C7" s="24" t="s">
+        <v>372</v>
+      </c>
+      <c r="D7" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E7" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="F7" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="G7" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H7" s="24" t="s">
+        <v>374</v>
+      </c>
+      <c r="I7" s="24" t="s">
+        <v>375</v>
+      </c>
+      <c r="J7" s="24" t="s">
+        <v>376</v>
+      </c>
+      <c r="K7" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A8" s="23" t="s">
+        <v>270</v>
+      </c>
+      <c r="B8" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="24" t="s">
+        <v>377</v>
+      </c>
+      <c r="D8" s="24" t="s">
+        <v>378</v>
+      </c>
+      <c r="E8" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H8" s="24" t="s">
+        <v>379</v>
+      </c>
+      <c r="I8" s="24" t="s">
+        <v>380</v>
+      </c>
+      <c r="J8" s="24" t="s">
+        <v>381</v>
+      </c>
+      <c r="K8" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A9" s="23" t="s">
+        <v>270</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>382</v>
+      </c>
+      <c r="D9" s="24" t="s">
+        <v>378</v>
+      </c>
+      <c r="E9" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F9" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G9" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H9" s="24" t="s">
+        <v>379</v>
+      </c>
+      <c r="I9" s="24" t="s">
+        <v>380</v>
+      </c>
+      <c r="J9" s="24" t="s">
+        <v>381</v>
+      </c>
+      <c r="K9" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A10" s="23" t="s">
+        <v>270</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>383</v>
+      </c>
+      <c r="D10" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E10" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F10" s="24" t="s">
+        <v>364</v>
+      </c>
+      <c r="G10" s="24" t="s">
+        <v>384</v>
+      </c>
+      <c r="H10" s="24" t="s">
+        <v>385</v>
+      </c>
+      <c r="I10" s="24" t="s">
+        <v>380</v>
+      </c>
+      <c r="J10" s="24" t="s">
+        <v>386</v>
+      </c>
+      <c r="K10" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A11" s="23" t="s">
+        <v>270</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" s="24" t="s">
+        <v>387</v>
+      </c>
+      <c r="D11" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F11" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H11" s="24" t="s">
+        <v>388</v>
+      </c>
+      <c r="I11" s="24" t="s">
+        <v>389</v>
+      </c>
+      <c r="J11" s="24" t="s">
+        <v>386</v>
+      </c>
+      <c r="K11" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A12" s="23" t="s">
+        <v>245</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="24" t="s">
+        <v>390</v>
+      </c>
+      <c r="D12" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F12" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H12" s="24" t="s">
+        <v>391</v>
+      </c>
+      <c r="I12" s="24" t="s">
+        <v>380</v>
+      </c>
+      <c r="J12" s="24" t="s">
+        <v>392</v>
+      </c>
+      <c r="K12" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A13" s="23" t="s">
+        <v>254</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>393</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>394</v>
+      </c>
+      <c r="D13" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F13" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H13" s="24" t="s">
+        <v>395</v>
+      </c>
+      <c r="I13" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J13" s="24" t="s">
+        <v>392</v>
+      </c>
+      <c r="K13" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A14" s="23" t="s">
+        <v>254</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>393</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>396</v>
+      </c>
+      <c r="D14" s="24" t="s">
+        <v>397</v>
+      </c>
+      <c r="E14" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F14" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G14" s="25" t="s">
+        <v>398</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>399</v>
+      </c>
+      <c r="I14" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J14" s="24" t="s">
+        <v>392</v>
+      </c>
+      <c r="K14" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A15" s="23" t="s">
+        <v>254</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>393</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>400</v>
+      </c>
+      <c r="D15" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E15" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F15" s="24" t="s">
+        <v>401</v>
+      </c>
+      <c r="G15" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>402</v>
+      </c>
+      <c r="I15" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J15" s="24" t="s">
+        <v>403</v>
+      </c>
+      <c r="K15" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A16" s="23" t="s">
+        <v>254</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>393</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>404</v>
+      </c>
+      <c r="D16" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E16" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F16" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>405</v>
+      </c>
+      <c r="I16" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J16" s="24" t="s">
+        <v>406</v>
+      </c>
+      <c r="K16" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A17" s="23" t="s">
+        <v>254</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>393</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>407</v>
+      </c>
+      <c r="D17" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E17" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F17" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="G17" s="24" t="s">
+        <v>408</v>
+      </c>
+      <c r="H17" s="24" t="s">
+        <v>409</v>
+      </c>
+      <c r="I17" s="24" t="s">
+        <v>166</v>
+      </c>
+      <c r="J17" s="24" t="s">
+        <v>406</v>
+      </c>
+      <c r="K17" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A18" s="23" t="s">
+        <v>270</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>410</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>411</v>
+      </c>
+      <c r="D18" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E18" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F18" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="25" t="s">
+        <v>398</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>412</v>
+      </c>
+      <c r="I18" s="24" t="s">
+        <v>413</v>
+      </c>
+      <c r="J18" s="24" t="s">
+        <v>414</v>
+      </c>
+      <c r="K18" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A19" s="23" t="s">
+        <v>270</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>410</v>
+      </c>
+      <c r="C19" s="24" t="s">
+        <v>415</v>
+      </c>
+      <c r="D19" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E19" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F19" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" s="25" t="s">
+        <v>398</v>
+      </c>
+      <c r="H19" s="24" t="s">
+        <v>416</v>
+      </c>
+      <c r="I19" s="24" t="s">
+        <v>413</v>
+      </c>
+      <c r="J19" s="24" t="s">
+        <v>392</v>
+      </c>
+      <c r="K19" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A20" s="23" t="s">
+        <v>270</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>410</v>
+      </c>
+      <c r="C20" s="24" t="s">
+        <v>417</v>
+      </c>
+      <c r="D20" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E20" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F20" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G20" s="25" t="s">
+        <v>398</v>
+      </c>
+      <c r="H20" s="24" t="s">
+        <v>418</v>
+      </c>
+      <c r="I20" s="24" t="s">
+        <v>413</v>
+      </c>
+      <c r="J20" s="24" t="s">
+        <v>392</v>
+      </c>
+      <c r="K20" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A21" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>275</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>419</v>
+      </c>
+      <c r="D21" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E21" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F21" s="24" t="s">
+        <v>364</v>
+      </c>
+      <c r="G21" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H21" s="24" t="s">
+        <v>420</v>
+      </c>
+      <c r="I21" s="24" t="s">
+        <v>375</v>
+      </c>
+      <c r="J21" s="24" t="s">
+        <v>421</v>
+      </c>
+      <c r="K21" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A22" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>275</v>
+      </c>
+      <c r="C22" s="24" t="s">
+        <v>422</v>
+      </c>
+      <c r="D22" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="E22" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="F22" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="G22" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H22" s="24" t="s">
+        <v>423</v>
+      </c>
+      <c r="I22" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="J22" s="24" t="s">
+        <v>424</v>
+      </c>
+      <c r="K22" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A23" s="23" t="s">
+        <v>245</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>425</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>426</v>
+      </c>
+      <c r="D23" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E23" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F23" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H23" s="24" t="s">
+        <v>427</v>
+      </c>
+      <c r="I23" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J23" s="24" t="s">
+        <v>381</v>
+      </c>
+      <c r="K23" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A24" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>425</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>428</v>
+      </c>
+      <c r="D24" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E24" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F24" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G24" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H24" s="24" t="s">
+        <v>429</v>
+      </c>
+      <c r="I24" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J24" s="24" t="s">
+        <v>430</v>
+      </c>
+      <c r="K24" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A25" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>425</v>
+      </c>
+      <c r="C25" s="24" t="s">
+        <v>431</v>
+      </c>
+      <c r="D25" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="E25" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="F25" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="G25" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H25" s="24" t="s">
+        <v>432</v>
+      </c>
+      <c r="I25" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="J25" s="24" t="s">
+        <v>430</v>
+      </c>
+      <c r="K25" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A26" s="23" t="s">
+        <v>254</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>433</v>
+      </c>
+      <c r="C26" s="24" t="s">
+        <v>434</v>
+      </c>
+      <c r="D26" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E26" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F26" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="G26" s="24" t="s">
+        <v>408</v>
+      </c>
+      <c r="H26" s="24" t="s">
+        <v>435</v>
+      </c>
+      <c r="I26" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J26" s="24" t="s">
+        <v>421</v>
+      </c>
+      <c r="K26" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A27" s="23" t="s">
+        <v>254</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>433</v>
+      </c>
+      <c r="C27" s="24" t="s">
+        <v>436</v>
+      </c>
+      <c r="D27" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E27" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F27" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H27" s="24" t="s">
+        <v>437</v>
+      </c>
+      <c r="I27" s="24" t="s">
+        <v>438</v>
+      </c>
+      <c r="J27" s="24" t="s">
+        <v>438</v>
+      </c>
+      <c r="K27" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A28" s="23" t="s">
+        <v>254</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>433</v>
+      </c>
+      <c r="C28" s="24" t="s">
+        <v>439</v>
+      </c>
+      <c r="D28" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F28" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H28" s="24" t="s">
+        <v>440</v>
+      </c>
+      <c r="I28" s="24" t="s">
+        <v>441</v>
+      </c>
+      <c r="J28" s="24" t="s">
+        <v>438</v>
+      </c>
+      <c r="K28" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A29" s="23" t="s">
+        <v>245</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C29" s="24" t="s">
+        <v>442</v>
+      </c>
+      <c r="D29" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E29" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F29" s="24" t="s">
+        <v>364</v>
+      </c>
+      <c r="G29" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H29" s="24" t="s">
+        <v>443</v>
+      </c>
+      <c r="I29" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="J29" s="24" t="s">
+        <v>444</v>
+      </c>
+      <c r="K29" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A30" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B30" s="24" t="s">
+        <v>445</v>
+      </c>
+      <c r="C30" s="24" t="s">
+        <v>446</v>
+      </c>
+      <c r="D30" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E30" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="F30" s="24" t="s">
         <v>314</v>
       </c>
-      <c r="J2" s="24" t="s">
+      <c r="G30" s="24" t="s">
         <v>315</v>
       </c>
-      <c r="K2" s="24" t="s">
-[...45 lines deleted...]
-      <c r="C4" s="24" t="s">
+      <c r="H30" s="24" t="s">
+        <v>447</v>
+      </c>
+      <c r="I30" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J30" s="24" t="s">
+        <v>392</v>
+      </c>
+      <c r="K30" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A31" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B31" s="24" t="s">
+        <v>445</v>
+      </c>
+      <c r="C31" s="24" t="s">
+        <v>448</v>
+      </c>
+      <c r="D31" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="E31" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="F31" s="24" t="s">
+        <v>314</v>
+      </c>
+      <c r="G31" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H31" s="24" t="s">
+        <v>447</v>
+      </c>
+      <c r="I31" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J31" s="24" t="s">
+        <v>392</v>
+      </c>
+      <c r="K31" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A32" s="23" t="s">
+        <v>270</v>
+      </c>
+      <c r="B32" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C32" s="24" t="s">
+        <v>449</v>
+      </c>
+      <c r="D32" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E32" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F32" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G32" s="24" t="s">
+        <v>408</v>
+      </c>
+      <c r="H32" s="24" t="s">
+        <v>450</v>
+      </c>
+      <c r="I32" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J32" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="K32" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A33" s="23" t="s">
+        <v>270</v>
+      </c>
+      <c r="B33" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C33" s="24" t="s">
+        <v>452</v>
+      </c>
+      <c r="D33" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E33" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F33" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="G33" s="24" t="s">
+        <v>408</v>
+      </c>
+      <c r="H33" s="24" t="s">
+        <v>453</v>
+      </c>
+      <c r="I33" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J33" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="K33" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A34" s="23" t="s">
+        <v>270</v>
+      </c>
+      <c r="B34" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C34" s="24" t="s">
+        <v>454</v>
+      </c>
+      <c r="D34" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E34" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F34" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="G34" s="24" t="s">
+        <v>408</v>
+      </c>
+      <c r="H34" s="24" t="s">
+        <v>455</v>
+      </c>
+      <c r="I34" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J34" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="K34" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A35" s="23" t="s">
+        <v>270</v>
+      </c>
+      <c r="B35" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C35" s="24" t="s">
+        <v>456</v>
+      </c>
+      <c r="D35" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E35" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F35" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="G35" s="24" t="s">
+        <v>408</v>
+      </c>
+      <c r="H35" s="24" t="s">
+        <v>457</v>
+      </c>
+      <c r="I35" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J35" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="K35" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A36" s="23" t="s">
+        <v>270</v>
+      </c>
+      <c r="B36" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C36" s="24" t="s">
+        <v>458</v>
+      </c>
+      <c r="D36" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E36" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F36" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H36" s="24" t="s">
+        <v>459</v>
+      </c>
+      <c r="I36" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J36" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="K36" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A37" s="23" t="s">
+        <v>270</v>
+      </c>
+      <c r="B37" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C37" s="24" t="s">
+        <v>460</v>
+      </c>
+      <c r="D37" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E37" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F37" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H37" s="24" t="s">
+        <v>461</v>
+      </c>
+      <c r="I37" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J37" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="K37" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A38" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B38" s="24" t="s">
+        <v>462</v>
+      </c>
+      <c r="C38" s="24" t="s">
+        <v>463</v>
+      </c>
+      <c r="D38" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E38" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F38" s="24" t="s">
+        <v>364</v>
+      </c>
+      <c r="G38" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H38" s="24" t="s">
+        <v>464</v>
+      </c>
+      <c r="I38" s="24" t="s">
+        <v>413</v>
+      </c>
+      <c r="J38" s="24" t="s">
+        <v>465</v>
+      </c>
+      <c r="K38" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A39" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B39" s="24" t="s">
+        <v>462</v>
+      </c>
+      <c r="C39" s="24" t="s">
+        <v>466</v>
+      </c>
+      <c r="D39" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="E39" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="F39" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="G39" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H39" s="24" t="s">
+        <v>467</v>
+      </c>
+      <c r="I39" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="J39" s="24" t="s">
+        <v>421</v>
+      </c>
+      <c r="K39" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A40" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B40" s="24" t="s">
+        <v>468</v>
+      </c>
+      <c r="C40" s="24" t="s">
+        <v>469</v>
+      </c>
+      <c r="D40" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E40" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="F40" s="24" t="s">
+        <v>314</v>
+      </c>
+      <c r="G40" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H40" s="24" t="s">
+        <v>470</v>
+      </c>
+      <c r="I40" s="24" t="s">
+        <v>471</v>
+      </c>
+      <c r="J40" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="K40" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A41" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B41" s="24" t="s">
+        <v>468</v>
+      </c>
+      <c r="C41" s="24" t="s">
+        <v>472</v>
+      </c>
+      <c r="D41" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E41" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="F41" s="24" t="s">
+        <v>314</v>
+      </c>
+      <c r="G41" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H41" s="24" t="s">
+        <v>470</v>
+      </c>
+      <c r="I41" s="24" t="s">
+        <v>471</v>
+      </c>
+      <c r="J41" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="K41" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A42" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42" s="24" t="s">
+        <v>468</v>
+      </c>
+      <c r="C42" s="24" t="s">
+        <v>473</v>
+      </c>
+      <c r="D42" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E42" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="F42" s="24" t="s">
+        <v>314</v>
+      </c>
+      <c r="G42" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H42" s="24" t="s">
+        <v>474</v>
+      </c>
+      <c r="I42" s="24" t="s">
+        <v>471</v>
+      </c>
+      <c r="J42" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="K42" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A43" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43" s="24" t="s">
+        <v>468</v>
+      </c>
+      <c r="C43" s="24" t="s">
+        <v>475</v>
+      </c>
+      <c r="D43" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E43" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="F43" s="24" t="s">
+        <v>314</v>
+      </c>
+      <c r="G43" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H43" s="24" t="s">
+        <v>474</v>
+      </c>
+      <c r="I43" s="24" t="s">
+        <v>471</v>
+      </c>
+      <c r="J43" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="K43" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A44" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44" s="24" t="s">
+        <v>468</v>
+      </c>
+      <c r="C44" s="24" t="s">
+        <v>476</v>
+      </c>
+      <c r="D44" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E44" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="F44" s="24" t="s">
+        <v>314</v>
+      </c>
+      <c r="G44" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H44" s="24" t="s">
+        <v>474</v>
+      </c>
+      <c r="I44" s="24" t="s">
+        <v>471</v>
+      </c>
+      <c r="J44" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="K44" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A45" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B45" s="24" t="s">
+        <v>468</v>
+      </c>
+      <c r="C45" s="24" t="s">
+        <v>477</v>
+      </c>
+      <c r="D45" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="E45" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="F45" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="G45" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H45" s="24" t="s">
+        <v>478</v>
+      </c>
+      <c r="I45" s="24" t="s">
+        <v>479</v>
+      </c>
+      <c r="J45" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="K45" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A46" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B46" s="24" t="s">
+        <v>468</v>
+      </c>
+      <c r="C46" s="24" t="s">
+        <v>480</v>
+      </c>
+      <c r="D46" s="24" t="s">
         <v>321</v>
       </c>
-      <c r="D4" s="24" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="24" t="s">
+      <c r="E46" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F46" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="24" t="s">
-[...8 lines deleted...]
-      <c r="I4" s="24" t="s">
+      <c r="G46" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H46" s="24" t="s">
+        <v>481</v>
+      </c>
+      <c r="I46" s="24" t="s">
+        <v>471</v>
+      </c>
+      <c r="J46" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="K46" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A47" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B47" s="24" t="s">
+        <v>468</v>
+      </c>
+      <c r="C47" s="24" t="s">
+        <v>251</v>
+      </c>
+      <c r="D47" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="E47" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="F47" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="G47" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H47" s="24" t="s">
+        <v>482</v>
+      </c>
+      <c r="I47" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="J47" s="24" t="s">
+        <v>406</v>
+      </c>
+      <c r="K47" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A48" s="23" t="s">
+        <v>254</v>
+      </c>
+      <c r="B48" s="24" t="s">
+        <v>255</v>
+      </c>
+      <c r="C48" s="24" t="s">
+        <v>483</v>
+      </c>
+      <c r="D48" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E48" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F48" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G48" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H48" s="24" t="s">
+        <v>484</v>
+      </c>
+      <c r="I48" s="24" t="s">
+        <v>413</v>
+      </c>
+      <c r="J48" s="24" t="s">
+        <v>485</v>
+      </c>
+      <c r="K48" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A49" s="23" t="s">
+        <v>254</v>
+      </c>
+      <c r="B49" s="24" t="s">
+        <v>255</v>
+      </c>
+      <c r="C49" s="24" t="s">
+        <v>486</v>
+      </c>
+      <c r="D49" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E49" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F49" s="24" t="s">
+        <v>364</v>
+      </c>
+      <c r="G49" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H49" s="24" t="s">
+        <v>487</v>
+      </c>
+      <c r="I49" s="24" t="s">
+        <v>413</v>
+      </c>
+      <c r="J49" s="24" t="s">
+        <v>485</v>
+      </c>
+      <c r="K49" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A50" s="23" t="s">
+        <v>270</v>
+      </c>
+      <c r="B50" s="24" t="s">
+        <v>488</v>
+      </c>
+      <c r="C50" s="24" t="s">
+        <v>489</v>
+      </c>
+      <c r="D50" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E50" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F50" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="G50" s="25" t="s">
+        <v>398</v>
+      </c>
+      <c r="H50" s="24" t="s">
+        <v>490</v>
+      </c>
+      <c r="I50" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J50" s="24" t="s">
+        <v>485</v>
+      </c>
+      <c r="K50" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A51" s="23" t="s">
+        <v>270</v>
+      </c>
+      <c r="B51" s="24" t="s">
+        <v>156</v>
+      </c>
+      <c r="C51" s="24" t="s">
+        <v>491</v>
+      </c>
+      <c r="D51" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="E51" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="F51" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="G51" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H51" s="24" t="s">
+        <v>492</v>
+      </c>
+      <c r="I51" s="24" t="s">
+        <v>375</v>
+      </c>
+      <c r="J51" s="24" t="s">
+        <v>493</v>
+      </c>
+      <c r="K51" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A52" s="23" t="s">
+        <v>254</v>
+      </c>
+      <c r="B52" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="C52" s="24" t="s">
+        <v>494</v>
+      </c>
+      <c r="D52" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="E52" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="F52" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="G52" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H52" s="24" t="s">
+        <v>495</v>
+      </c>
+      <c r="I52" s="24" t="s">
+        <v>413</v>
+      </c>
+      <c r="J52" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="K52" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A53" s="23" t="s">
+        <v>254</v>
+      </c>
+      <c r="B53" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="C53" s="24" t="s">
+        <v>496</v>
+      </c>
+      <c r="D53" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="E53" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="F53" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="G53" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H53" s="24" t="s">
+        <v>497</v>
+      </c>
+      <c r="I53" s="24" t="s">
+        <v>413</v>
+      </c>
+      <c r="J53" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="K53" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A54" s="23" t="s">
+        <v>245</v>
+      </c>
+      <c r="B54" s="24" t="s">
+        <v>498</v>
+      </c>
+      <c r="C54" s="24" t="s">
+        <v>499</v>
+      </c>
+      <c r="D54" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="E54" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="F54" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="G54" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H54" s="24" t="s">
+        <v>500</v>
+      </c>
+      <c r="I54" s="24" t="s">
+        <v>166</v>
+      </c>
+      <c r="J54" s="24" t="s">
+        <v>501</v>
+      </c>
+      <c r="K54" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A55" s="23" t="s">
+        <v>245</v>
+      </c>
+      <c r="B55" s="24" t="s">
+        <v>498</v>
+      </c>
+      <c r="C55" s="24" t="s">
+        <v>502</v>
+      </c>
+      <c r="D55" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="E55" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="F55" s="24" t="s">
+        <v>295</v>
+      </c>
+      <c r="G55" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H55" s="24" t="s">
+        <v>503</v>
+      </c>
+      <c r="I55" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="J55" s="24" t="s">
+        <v>501</v>
+      </c>
+      <c r="K55" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A56" s="23" t="s">
+        <v>270</v>
+      </c>
+      <c r="B56" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C56" s="24" t="s">
+        <v>504</v>
+      </c>
+      <c r="D56" s="24" t="s">
+        <v>321</v>
+      </c>
+      <c r="E56" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F56" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G56" s="24" t="s">
+        <v>408</v>
+      </c>
+      <c r="H56" s="24" t="s">
+        <v>505</v>
+      </c>
+      <c r="I56" s="24" t="s">
+        <v>375</v>
+      </c>
+      <c r="J56" s="24" t="s">
+        <v>485</v>
+      </c>
+      <c r="K56" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A57" s="23" t="s">
+        <v>270</v>
+      </c>
+      <c r="B57" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C57" s="24" t="s">
+        <v>506</v>
+      </c>
+      <c r="D57" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E57" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F57" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G57" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H57" s="24" t="s">
+        <v>507</v>
+      </c>
+      <c r="I57" s="24" t="s">
+        <v>375</v>
+      </c>
+      <c r="J57" s="24" t="s">
+        <v>485</v>
+      </c>
+      <c r="K57" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A58" s="23" t="s">
+        <v>270</v>
+      </c>
+      <c r="B58" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="C58" s="24" t="s">
+        <v>508</v>
+      </c>
+      <c r="D58" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="E58" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F58" s="24" t="s">
+        <v>509</v>
+      </c>
+      <c r="G58" s="24" t="s">
+        <v>408</v>
+      </c>
+      <c r="H58" s="24" t="s">
+        <v>510</v>
+      </c>
+      <c r="I58" s="24" t="s">
+        <v>380</v>
+      </c>
+      <c r="J58" s="24" t="s">
+        <v>511</v>
+      </c>
+      <c r="K58" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A59" s="23" t="s">
+        <v>270</v>
+      </c>
+      <c r="B59" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="C59" s="24" t="s">
+        <v>512</v>
+      </c>
+      <c r="D59" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="E59" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F59" s="24" t="s">
+        <v>509</v>
+      </c>
+      <c r="G59" s="24" t="s">
+        <v>408</v>
+      </c>
+      <c r="H59" s="24" t="s">
+        <v>513</v>
+      </c>
+      <c r="I59" s="24" t="s">
+        <v>380</v>
+      </c>
+      <c r="J59" s="24" t="s">
+        <v>511</v>
+      </c>
+      <c r="K59" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A60" s="23" t="s">
+        <v>270</v>
+      </c>
+      <c r="B60" s="24" t="s">
+        <v>514</v>
+      </c>
+      <c r="C60" s="24" t="s">
+        <v>515</v>
+      </c>
+      <c r="D60" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="E60" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F60" s="24" t="s">
+        <v>364</v>
+      </c>
+      <c r="G60" s="24" t="s">
+        <v>408</v>
+      </c>
+      <c r="H60" s="24" t="s">
+        <v>516</v>
+      </c>
+      <c r="I60" s="24" t="s">
+        <v>380</v>
+      </c>
+      <c r="J60" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="K60" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A61" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B61" s="24" t="s">
+        <v>324</v>
+      </c>
+      <c r="C61" s="24" t="s">
+        <v>517</v>
+      </c>
+      <c r="D61" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E61" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F61" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G61" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H61" s="24" t="s">
+        <v>518</v>
+      </c>
+      <c r="I61" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J61" s="24" t="s">
+        <v>519</v>
+      </c>
+      <c r="K61" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A62" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B62" s="24" t="s">
+        <v>324</v>
+      </c>
+      <c r="C62" s="24" t="s">
+        <v>520</v>
+      </c>
+      <c r="D62" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E62" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F62" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G62" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H62" s="24" t="s">
+        <v>521</v>
+      </c>
+      <c r="I62" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J62" s="24" t="s">
+        <v>519</v>
+      </c>
+      <c r="K62" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A63" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B63" s="24" t="s">
+        <v>324</v>
+      </c>
+      <c r="C63" s="24" t="s">
+        <v>522</v>
+      </c>
+      <c r="D63" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E63" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F63" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H63" s="24" t="s">
+        <v>523</v>
+      </c>
+      <c r="I63" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J63" s="24" t="s">
+        <v>519</v>
+      </c>
+      <c r="K63" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A64" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B64" s="24" t="s">
+        <v>324</v>
+      </c>
+      <c r="C64" s="24" t="s">
+        <v>524</v>
+      </c>
+      <c r="D64" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E64" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F64" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G64" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H64" s="24" t="s">
+        <v>525</v>
+      </c>
+      <c r="I64" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J64" s="24" t="s">
+        <v>519</v>
+      </c>
+      <c r="K64" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A65" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B65" s="24" t="s">
+        <v>324</v>
+      </c>
+      <c r="C65" s="24" t="s">
+        <v>526</v>
+      </c>
+      <c r="D65" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E65" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="F65" s="24" t="s">
+        <v>88</v>
+      </c>
+      <c r="G65" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H65" s="24" t="s">
+        <v>527</v>
+      </c>
+      <c r="I65" s="24" t="s">
+        <v>375</v>
+      </c>
+      <c r="J65" s="24" t="s">
+        <v>519</v>
+      </c>
+      <c r="K65" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A66" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B66" s="24" t="s">
+        <v>324</v>
+      </c>
+      <c r="C66" s="24" t="s">
+        <v>528</v>
+      </c>
+      <c r="D66" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E66" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F66" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G66" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H66" s="24" t="s">
+        <v>529</v>
+      </c>
+      <c r="I66" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J66" s="24" t="s">
+        <v>519</v>
+      </c>
+      <c r="K66" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A67" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B67" s="24" t="s">
+        <v>324</v>
+      </c>
+      <c r="C67" s="24" t="s">
+        <v>530</v>
+      </c>
+      <c r="D67" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="E67" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="F67" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="G67" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H67" s="24" t="s">
+        <v>531</v>
+      </c>
+      <c r="I67" s="24" t="s">
+        <v>375</v>
+      </c>
+      <c r="J67" s="24" t="s">
+        <v>519</v>
+      </c>
+      <c r="K67" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A68" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B68" s="24" t="s">
+        <v>324</v>
+      </c>
+      <c r="C68" s="24" t="s">
+        <v>532</v>
+      </c>
+      <c r="D68" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="E68" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="F68" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="G68" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H68" s="24" t="s">
+        <v>533</v>
+      </c>
+      <c r="I68" s="24" t="s">
+        <v>298</v>
+      </c>
+      <c r="J68" s="24" t="s">
+        <v>519</v>
+      </c>
+      <c r="K68" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A69" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B69" s="24" t="s">
+        <v>324</v>
+      </c>
+      <c r="C69" s="24" t="s">
+        <v>534</v>
+      </c>
+      <c r="D69" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="E69" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="F69" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="G69" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H69" s="24" t="s">
+        <v>535</v>
+      </c>
+      <c r="I69" s="24" t="s">
+        <v>298</v>
+      </c>
+      <c r="J69" s="24" t="s">
+        <v>519</v>
+      </c>
+      <c r="K69" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A70" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B70" s="24" t="s">
+        <v>324</v>
+      </c>
+      <c r="C70" s="24" t="s">
+        <v>536</v>
+      </c>
+      <c r="D70" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="E70" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="F70" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="G70" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H70" s="24" t="s">
+        <v>537</v>
+      </c>
+      <c r="I70" s="24" t="s">
+        <v>298</v>
+      </c>
+      <c r="J70" s="24" t="s">
+        <v>519</v>
+      </c>
+      <c r="K70" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A71" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B71" s="24" t="s">
+        <v>324</v>
+      </c>
+      <c r="C71" s="24" t="s">
+        <v>538</v>
+      </c>
+      <c r="D71" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="E71" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="F71" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="G71" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H71" s="24" t="s">
+        <v>539</v>
+      </c>
+      <c r="I71" s="24" t="s">
+        <v>298</v>
+      </c>
+      <c r="J71" s="24" t="s">
+        <v>519</v>
+      </c>
+      <c r="K71" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A72" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B72" s="24" t="s">
+        <v>324</v>
+      </c>
+      <c r="C72" s="24" t="s">
+        <v>540</v>
+      </c>
+      <c r="D72" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="E72" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="F72" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="G72" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H72" s="24" t="s">
+        <v>541</v>
+      </c>
+      <c r="I72" s="24" t="s">
+        <v>298</v>
+      </c>
+      <c r="J72" s="24" t="s">
+        <v>519</v>
+      </c>
+      <c r="K72" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A73" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B73" s="24" t="s">
+        <v>324</v>
+      </c>
+      <c r="C73" s="24" t="s">
+        <v>542</v>
+      </c>
+      <c r="D73" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="E73" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="F73" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="G73" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H73" s="24" t="s">
+        <v>543</v>
+      </c>
+      <c r="I73" s="24" t="s">
+        <v>298</v>
+      </c>
+      <c r="J73" s="24" t="s">
+        <v>519</v>
+      </c>
+      <c r="K73" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A74" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B74" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C74" s="24" t="s">
+        <v>544</v>
+      </c>
+      <c r="D74" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E74" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F74" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G74" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H74" s="24" t="s">
+        <v>545</v>
+      </c>
+      <c r="I74" s="24" t="s">
+        <v>380</v>
+      </c>
+      <c r="J74" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="K74" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A75" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B75" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C75" s="24" t="s">
+        <v>546</v>
+      </c>
+      <c r="D75" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E75" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F75" s="24" t="s">
+        <v>401</v>
+      </c>
+      <c r="G75" s="24" t="s">
+        <v>384</v>
+      </c>
+      <c r="H75" s="24" t="s">
+        <v>547</v>
+      </c>
+      <c r="I75" s="24" t="s">
+        <v>380</v>
+      </c>
+      <c r="J75" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="K75" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A76" s="23" t="s">
+        <v>254</v>
+      </c>
+      <c r="B76" s="24" t="s">
+        <v>548</v>
+      </c>
+      <c r="C76" s="24" t="s">
+        <v>549</v>
+      </c>
+      <c r="D76" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E76" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="F76" s="24" t="s">
         <v>314</v>
       </c>
-      <c r="J4" s="24" t="s">
+      <c r="G76" s="24" t="s">
         <v>315</v>
       </c>
-      <c r="K4" s="24" t="s">
-[...121 lines deleted...]
-      <c r="E8" s="24" t="s">
+      <c r="H76" s="24" t="s">
+        <v>550</v>
+      </c>
+      <c r="I76" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J76" s="24" t="s">
+        <v>392</v>
+      </c>
+      <c r="K76" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A77" s="23" t="s">
+        <v>254</v>
+      </c>
+      <c r="B77" s="24" t="s">
+        <v>548</v>
+      </c>
+      <c r="C77" s="24" t="s">
+        <v>551</v>
+      </c>
+      <c r="D77" s="24" t="s">
+        <v>397</v>
+      </c>
+      <c r="E77" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="F77" s="24" t="s">
+        <v>314</v>
+      </c>
+      <c r="G77" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H77" s="24" t="s">
+        <v>550</v>
+      </c>
+      <c r="I77" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J77" s="24" t="s">
+        <v>392</v>
+      </c>
+      <c r="K77" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A78" s="23" t="s">
+        <v>254</v>
+      </c>
+      <c r="B78" s="24" t="s">
+        <v>548</v>
+      </c>
+      <c r="C78" s="24" t="s">
+        <v>552</v>
+      </c>
+      <c r="D78" s="24" t="s">
+        <v>378</v>
+      </c>
+      <c r="E78" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="F78" s="24" t="s">
+        <v>314</v>
+      </c>
+      <c r="G78" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H78" s="24" t="s">
+        <v>550</v>
+      </c>
+      <c r="I78" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J78" s="24" t="s">
+        <v>392</v>
+      </c>
+      <c r="K78" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A79" s="23" t="s">
+        <v>254</v>
+      </c>
+      <c r="B79" s="24" t="s">
+        <v>548</v>
+      </c>
+      <c r="C79" s="24" t="s">
+        <v>553</v>
+      </c>
+      <c r="D79" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E79" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F79" s="24" t="s">
+        <v>364</v>
+      </c>
+      <c r="G79" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H79" s="24" t="s">
+        <v>554</v>
+      </c>
+      <c r="I79" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J79" s="24" t="s">
+        <v>392</v>
+      </c>
+      <c r="K79" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A80" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B80" s="24" t="s">
+        <v>284</v>
+      </c>
+      <c r="C80" s="24" t="s">
+        <v>555</v>
+      </c>
+      <c r="D80" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E80" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="F80" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="G80" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H80" s="24" t="s">
+        <v>556</v>
+      </c>
+      <c r="I80" s="24" t="s">
+        <v>413</v>
+      </c>
+      <c r="J80" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="K80" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A81" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B81" s="24" t="s">
+        <v>284</v>
+      </c>
+      <c r="C81" s="24" t="s">
+        <v>557</v>
+      </c>
+      <c r="D81" s="24" t="s">
+        <v>321</v>
+      </c>
+      <c r="E81" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="F81" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="G81" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H81" s="24" t="s">
+        <v>558</v>
+      </c>
+      <c r="I81" s="24" t="s">
+        <v>413</v>
+      </c>
+      <c r="J81" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="K81" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A82" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B82" s="24" t="s">
+        <v>284</v>
+      </c>
+      <c r="C82" s="24" t="s">
+        <v>559</v>
+      </c>
+      <c r="D82" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E82" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="F82" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="G82" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H82" s="24" t="s">
+        <v>560</v>
+      </c>
+      <c r="I82" s="24" t="s">
+        <v>413</v>
+      </c>
+      <c r="J82" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="K82" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A83" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B83" s="24" t="s">
+        <v>284</v>
+      </c>
+      <c r="C83" s="24" t="s">
+        <v>561</v>
+      </c>
+      <c r="D83" s="24" t="s">
+        <v>321</v>
+      </c>
+      <c r="E83" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F83" s="24" t="s">
+        <v>364</v>
+      </c>
+      <c r="G83" s="24" t="s">
+        <v>384</v>
+      </c>
+      <c r="H83" s="24" t="s">
+        <v>562</v>
+      </c>
+      <c r="I83" s="24" t="s">
+        <v>413</v>
+      </c>
+      <c r="J83" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="K83" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A84" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B84" s="24" t="s">
+        <v>284</v>
+      </c>
+      <c r="C84" s="24" t="s">
+        <v>563</v>
+      </c>
+      <c r="D84" s="24" t="s">
+        <v>378</v>
+      </c>
+      <c r="E84" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F84" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="F8" s="24" t="s">
-[...31 lines deleted...]
-      <c r="E9" s="24" t="s">
+      <c r="G84" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H84" s="24" t="s">
+        <v>564</v>
+      </c>
+      <c r="I84" s="24" t="s">
+        <v>375</v>
+      </c>
+      <c r="J84" s="24" t="s">
+        <v>424</v>
+      </c>
+      <c r="K84" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A85" s="23" t="s">
+        <v>245</v>
+      </c>
+      <c r="B85" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="C85" s="24" t="s">
+        <v>565</v>
+      </c>
+      <c r="D85" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E85" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="F85" s="24" t="s">
+        <v>295</v>
+      </c>
+      <c r="G85" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H85" s="24" t="s">
+        <v>566</v>
+      </c>
+      <c r="I85" s="24" t="s">
+        <v>375</v>
+      </c>
+      <c r="J85" s="24" t="s">
+        <v>421</v>
+      </c>
+      <c r="K85" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A86" s="23" t="s">
+        <v>245</v>
+      </c>
+      <c r="B86" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="C86" s="24" t="s">
+        <v>567</v>
+      </c>
+      <c r="D86" s="24" t="s">
+        <v>321</v>
+      </c>
+      <c r="E86" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="F86" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="G86" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H86" s="24" t="s">
+        <v>568</v>
+      </c>
+      <c r="I86" s="24" t="s">
+        <v>375</v>
+      </c>
+      <c r="J86" s="24" t="s">
+        <v>421</v>
+      </c>
+      <c r="K86" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A87" s="23" t="s">
+        <v>245</v>
+      </c>
+      <c r="B87" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="C87" s="24" t="s">
+        <v>569</v>
+      </c>
+      <c r="D87" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E87" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F87" s="24" t="s">
+        <v>509</v>
+      </c>
+      <c r="G87" s="24" t="s">
+        <v>384</v>
+      </c>
+      <c r="H87" s="24" t="s">
+        <v>570</v>
+      </c>
+      <c r="I87" s="24" t="s">
+        <v>375</v>
+      </c>
+      <c r="J87" s="24" t="s">
+        <v>421</v>
+      </c>
+      <c r="K87" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A88" s="23" t="s">
+        <v>245</v>
+      </c>
+      <c r="B88" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="C88" s="24" t="s">
+        <v>571</v>
+      </c>
+      <c r="D88" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="E88" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="F88" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="G88" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H88" s="24" t="s">
+        <v>572</v>
+      </c>
+      <c r="I88" s="24" t="s">
+        <v>298</v>
+      </c>
+      <c r="J88" s="24" t="s">
+        <v>421</v>
+      </c>
+      <c r="K88" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A89" s="23" t="s">
+        <v>245</v>
+      </c>
+      <c r="B89" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="C89" s="24" t="s">
+        <v>573</v>
+      </c>
+      <c r="D89" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E89" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="F89" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="G89" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H89" s="24" t="s">
+        <v>574</v>
+      </c>
+      <c r="I89" s="24" t="s">
+        <v>375</v>
+      </c>
+      <c r="J89" s="24" t="s">
+        <v>421</v>
+      </c>
+      <c r="K89" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A90" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B90" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="C90" s="24" t="s">
+        <v>575</v>
+      </c>
+      <c r="D90" s="24" t="s">
+        <v>321</v>
+      </c>
+      <c r="E90" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F90" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="F9" s="24" t="s">
-[...31 lines deleted...]
-      <c r="E10" s="24" t="s">
+      <c r="G90" s="24" t="s">
+        <v>384</v>
+      </c>
+      <c r="H90" s="24" t="s">
+        <v>576</v>
+      </c>
+      <c r="I90" s="24" t="s">
+        <v>577</v>
+      </c>
+      <c r="J90" s="24" t="s">
+        <v>578</v>
+      </c>
+      <c r="K90" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A91" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B91" s="24" t="s">
+        <v>579</v>
+      </c>
+      <c r="C91" s="24" t="s">
+        <v>580</v>
+      </c>
+      <c r="D91" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E91" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="F91" s="24" t="s">
+        <v>314</v>
+      </c>
+      <c r="G91" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H91" s="24" t="s">
+        <v>581</v>
+      </c>
+      <c r="I91" s="24" t="s">
+        <v>298</v>
+      </c>
+      <c r="J91" s="24" t="s">
+        <v>424</v>
+      </c>
+      <c r="K91" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A92" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B92" s="24" t="s">
+        <v>579</v>
+      </c>
+      <c r="C92" s="24" t="s">
+        <v>582</v>
+      </c>
+      <c r="D92" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E92" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="F92" s="24" t="s">
+        <v>314</v>
+      </c>
+      <c r="G92" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="H92" s="24" t="s">
+        <v>581</v>
+      </c>
+      <c r="I92" s="24" t="s">
+        <v>298</v>
+      </c>
+      <c r="J92" s="24" t="s">
+        <v>424</v>
+      </c>
+      <c r="K92" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A93" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B93" s="24" t="s">
+        <v>579</v>
+      </c>
+      <c r="C93" s="24" t="s">
+        <v>583</v>
+      </c>
+      <c r="D93" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E93" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F93" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="F10" s="24" t="s">
-[...28 lines deleted...]
-      <c r="D11" s="24" t="s">
+      <c r="G93" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H93" s="24" t="s">
+        <v>584</v>
+      </c>
+      <c r="I93" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="J93" s="24" t="s">
+        <v>424</v>
+      </c>
+      <c r="K93" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" x14ac:dyDescent="0.4">
+      <c r="A94" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B94" s="24" t="s">
+        <v>579</v>
+      </c>
+      <c r="C94" s="24" t="s">
+        <v>585</v>
+      </c>
+      <c r="D94" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E94" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="E11" s="24" t="s">
+      <c r="F94" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="F11" s="24" t="s">
-[...130 lines deleted...]
-      <c r="C15" s="24" t="s">
+      <c r="G94" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="H94" s="24" t="s">
+        <v>584</v>
+      </c>
+      <c r="I94" s="24" t="s">
         <v>358</v>
       </c>
-      <c r="D15" s="24" t="s">
-[...822 lines deleted...]
-      <c r="J38" s="24" t="s">
+      <c r="J94" s="24" t="s">
         <v>424</v>
       </c>
-      <c r="K38" s="24" t="s">
-[...1958 lines deleted...]
-      </c>
       <c r="K94" s="24" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="bde2f343-8c82-4bcb-b696-8b24a46db8ab" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x01010027E10C855B73DC4DB189E7C66FE72AC3" ma:contentTypeVersion="9" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="7e4af2754ed0febd1d4737c26aeec2f9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="bde2f343-8c82-4bcb-b696-8b24a46db8ab" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="62c88edb825e4d9f8e3eebef57f8d38f" ns3:_="">
     <xsd:import namespace="bde2f343-8c82-4bcb-b696-8b24a46db8ab"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -9729,78 +10433,116 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63D1E8FD-9050-457A-82BD-280A62D25DE3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63D1E8FD-9050-457A-82BD-280A62D25DE3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5BE4756-BD3B-4F0C-ADAC-B55340E38145}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F39C6F82-130F-4151-B757-BA00F1C43327}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="bde2f343-8c82-4bcb-b696-8b24a46db8ab"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F39C6F82-130F-4151-B757-BA00F1C43327}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5BE4756-BD3B-4F0C-ADAC-B55340E38145}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="bde2f343-8c82-4bcb-b696-8b24a46db8ab"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>2025_2026</vt:lpstr>
+      <vt:lpstr>2024_2025</vt:lpstr>
+      <vt:lpstr>2023_2024</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ramona Urtāne</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010027E10C855B73DC4DB189E7C66FE72AC3</vt:lpwstr>
   </property>
 </Properties>
 </file>