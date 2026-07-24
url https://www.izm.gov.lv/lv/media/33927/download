--- v0 (2026-07-03)
+++ v1 (2026-07-24)
@@ -84,51 +84,51 @@
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39C8525B" wp14:editId="548055A5">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39C8525B" wp14:editId="061EB85E">
             <wp:extent cx="2428875" cy="810015"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="2004668067" name="Picture 2" descr="A purple background with white text&#10;&#10;AI-generated content may be incorrect.">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9644CA08-6AFB-415C-9012-E35D3936BEE0}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2004668067" name="Picture 2" descr="A purple background with white text&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
@@ -492,51 +492,51 @@
         <w:t>Latvijas valsts budžeta līdzfinansējums.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C07C2B7" w14:textId="77777777" w:rsidR="0073442F" w:rsidRPr="0073442F" w:rsidRDefault="0073442F" w:rsidP="0073442F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073442F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Projekta īstenošanas termiņš:</w:t>
       </w:r>
       <w:r w:rsidRPr="0073442F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> no projekta īstenošanas līguma abpusējas parakstīšanas dienas līdz 2029. gada 31. augustam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C5CDBC" w14:textId="477236F1" w:rsidR="0073442F" w:rsidRPr="003E1866" w:rsidRDefault="2A576AC0" w:rsidP="0073442F">
+    <w:p w14:paraId="10C5CDBC" w14:textId="4A85B287" w:rsidR="0073442F" w:rsidRPr="003E1866" w:rsidRDefault="2A576AC0" w:rsidP="0073442F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="68086358">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Projektu </w:t>
       </w:r>
       <w:r w:rsidR="28BB44C9" w:rsidRPr="68086358">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">iesniegumu </w:t>
       </w:r>
       <w:r w:rsidRPr="68086358">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -547,55 +547,55 @@
       </w:r>
       <w:r w:rsidRPr="68086358">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0AC9CE69" w:rsidRPr="68086358">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2026.</w:t>
       </w:r>
       <w:r w:rsidR="665E114F" w:rsidRPr="68086358">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0AC9CE69" w:rsidRPr="68086358">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">gada </w:t>
       </w:r>
-      <w:r w:rsidR="6486A2FF" w:rsidRPr="68086358">
-[...3 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00B76C32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="0AC9CE69" w:rsidRPr="68086358">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="665E114F" w:rsidRPr="68086358">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0AC9CE69" w:rsidRPr="68086358">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>septembris.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F726451" w14:textId="4CA479D3" w:rsidR="0073442F" w:rsidRPr="0073442F" w:rsidRDefault="0073442F" w:rsidP="0073442F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1378,99 +1378,100 @@
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073442F"/>
     <w:rsid w:val="00144C53"/>
     <w:rsid w:val="00163D5F"/>
     <w:rsid w:val="00193F6A"/>
     <w:rsid w:val="001F1283"/>
     <w:rsid w:val="001F3D4E"/>
     <w:rsid w:val="002029CE"/>
     <w:rsid w:val="00206B99"/>
     <w:rsid w:val="00210F28"/>
     <w:rsid w:val="00242B18"/>
     <w:rsid w:val="002F7F03"/>
     <w:rsid w:val="00383C33"/>
     <w:rsid w:val="003B127C"/>
     <w:rsid w:val="003B16A5"/>
     <w:rsid w:val="003C6B55"/>
     <w:rsid w:val="003E1866"/>
     <w:rsid w:val="00417D10"/>
     <w:rsid w:val="004C1CEE"/>
     <w:rsid w:val="004E5E42"/>
+    <w:rsid w:val="004F01A8"/>
     <w:rsid w:val="005325F7"/>
     <w:rsid w:val="0053311B"/>
     <w:rsid w:val="00540946"/>
     <w:rsid w:val="005A0DFC"/>
     <w:rsid w:val="005A2C23"/>
     <w:rsid w:val="006152DF"/>
     <w:rsid w:val="0068629C"/>
     <w:rsid w:val="006B2D15"/>
     <w:rsid w:val="0073442F"/>
     <w:rsid w:val="007746F0"/>
     <w:rsid w:val="008144B8"/>
     <w:rsid w:val="00841CE4"/>
     <w:rsid w:val="00943866"/>
     <w:rsid w:val="009B367F"/>
     <w:rsid w:val="009D221D"/>
     <w:rsid w:val="009E5D39"/>
     <w:rsid w:val="00A6198D"/>
     <w:rsid w:val="00B37914"/>
+    <w:rsid w:val="00B76C32"/>
     <w:rsid w:val="00BA2FAC"/>
     <w:rsid w:val="00BE6CD5"/>
     <w:rsid w:val="00C15183"/>
     <w:rsid w:val="00C50805"/>
     <w:rsid w:val="00C81686"/>
     <w:rsid w:val="00C83EFD"/>
     <w:rsid w:val="00D73A07"/>
     <w:rsid w:val="00D94182"/>
     <w:rsid w:val="00DF670A"/>
     <w:rsid w:val="00EB5E01"/>
     <w:rsid w:val="00EC0840"/>
     <w:rsid w:val="00F65359"/>
     <w:rsid w:val="00FA3D9A"/>
     <w:rsid w:val="00FE6ADC"/>
     <w:rsid w:val="06C32296"/>
     <w:rsid w:val="09D21794"/>
     <w:rsid w:val="0AC9CE69"/>
     <w:rsid w:val="15AFD86A"/>
     <w:rsid w:val="1819866B"/>
     <w:rsid w:val="198F5675"/>
     <w:rsid w:val="20542DDC"/>
     <w:rsid w:val="2588686D"/>
     <w:rsid w:val="28BB44C9"/>
     <w:rsid w:val="2A576AC0"/>
     <w:rsid w:val="2CC19426"/>
@@ -2803,58 +2804,56 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x0101005A7B3B8DF7505643AF3E580583BBA41E" ma:contentTypeVersion="12" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="5ef868a559e5e712efe885c67114155c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ad2bd25b-8707-4973-8b8e-9b3718914a02" xmlns:ns3="92207a48-6f3a-4994-8f23-1afe20961494" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="71db82d20b1139ae42ff488793f203c7" ns2:_="" ns3:_="">
     <xsd:import namespace="ad2bd25b-8707-4973-8b8e-9b3718914a02"/>
     <xsd:import namespace="92207a48-6f3a-4994-8f23-1afe20961494"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
@@ -3015,92 +3014,94 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ad2bd25b-8707-4973-8b8e-9b3718914a02">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="92207a48-6f3a-4994-8f23-1afe20961494" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2DF61C4-A319-45D9-8639-B39223DF734D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17A98E34-42A1-4ED0-B494-D69AB11EE4C5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="92207a48-6f3a-4994-8f23-1afe20961494"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5ECCF7A-F0A4-493E-97FC-1F0D1CDA7A08}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ad2bd25b-8707-4973-8b8e-9b3718914a02"/>
     <ds:schemaRef ds:uri="92207a48-6f3a-4994-8f23-1afe20961494"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17A98E34-42A1-4ED0-B494-D69AB11EE4C5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2DF61C4-A319-45D9-8639-B39223DF734D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ad2bd25b-8707-4973-8b8e-9b3718914a02"/>
+    <ds:schemaRef ds:uri="92207a48-6f3a-4994-8f23-1afe20961494"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>1873</Words>
   <Characters>1069</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2937</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 