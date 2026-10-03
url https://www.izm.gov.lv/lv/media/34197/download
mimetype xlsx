--- v1 (2026-08-28)
+++ v2 (2026-10-03)
@@ -4,96 +4,97 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30431"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://izmgovlv-my.sharepoint.com/personal/arta_tamane_izm_gov_lv/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="111" documentId="8_{3DEA1D9B-A6F8-4580-A484-8674B54CAAAD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{59A16A7E-9AC9-483A-8673-C803C3D55979}"/>
+  <xr:revisionPtr revIDLastSave="156" documentId="8_{3DEA1D9B-A6F8-4580-A484-8674B54CAAAD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D22A09C8-ABDB-4A16-B426-95784C4CE621}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{423EFEDF-8F0F-CA41-A1B8-E6826AC58D96}"/>
   </bookViews>
   <sheets>
     <sheet name="2025_2026" sheetId="1" r:id="rId1"/>
     <sheet name="2024_2025" sheetId="2" r:id="rId2"/>
     <sheet name="2023_2024" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2025_2026'!$A$4:$K$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2023_2024'!$A$1:$K$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2025_2026'!$A$4:$K$115</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2362" uniqueCount="604">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2389" uniqueCount="608">
   <si>
     <t>2025./2026. mācību gadā pašvaldību pieņemtie lēmumi par izglītības iestāžu reorganizācijām vai to dibināšanu</t>
   </si>
   <si>
-    <t>Dati atjaunoti 29.07.2026.</t>
+    <t>Dati atjaunoti 07.09.2026.</t>
   </si>
   <si>
     <t>Dibinātājs</t>
   </si>
   <si>
     <t>Izglītības iestāde</t>
   </si>
   <si>
     <t>Iestādes tips</t>
   </si>
   <si>
     <t>Reorganizācijas veids</t>
   </si>
   <si>
     <t>Reorganizācijas tips</t>
   </si>
   <si>
     <t>Izglītības programmas īstenošanas vieta</t>
   </si>
   <si>
     <t>Reorganizācijas rezultāts</t>
   </si>
   <si>
     <t>Datums</t>
   </si>
@@ -981,50 +982,62 @@
     <t>Lādezera pamatskola</t>
   </si>
   <si>
     <t>Vidrižu pamatskola</t>
   </si>
   <si>
     <t>Pāles pamatskola</t>
   </si>
   <si>
     <t>Staiceles pamatskola</t>
   </si>
   <si>
     <t>Cēsu novada pašvaldība</t>
   </si>
   <si>
     <t>Cēsu Bērnu un jauniešu centrs</t>
   </si>
   <si>
     <t>Pievieno dibinātājam</t>
   </si>
   <si>
     <t>01.01.2027.</t>
   </si>
   <si>
     <t>29.07.2026.</t>
+  </si>
+  <si>
+    <t>Misas pamatskola</t>
+  </si>
+  <si>
+    <t>13.05.2026.</t>
+  </si>
+  <si>
+    <t>Codes pamatskola</t>
+  </si>
+  <si>
+    <t>Īslīces pamatskola</t>
   </si>
   <si>
     <t>Plānošanas reģions</t>
   </si>
   <si>
     <t>Ropažu vidusskola</t>
   </si>
   <si>
     <t>Vispārizglītojošā vidusskola</t>
   </si>
   <si>
     <t>Iestāde turpina pastāvēt, nododot tās struktūrvienību citai iestādei</t>
   </si>
   <si>
     <t>Tiek saglabāta</t>
   </si>
   <si>
     <t>Ropažu vidusskola turpina pastāvēt un tiek dibināta jauna izglītības iestāde "Zaķumuižas pamatskola"</t>
   </si>
   <si>
     <t>01.09.2025.</t>
   </si>
   <si>
     <t>13.11.2024.</t>
   </si>
@@ -2881,51 +2894,51 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{761E1CB4-EC92-B04C-B08B-0B539AC43C05}">
   <dimension ref="A1:K126"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="K25" sqref="K25:K26"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.875" defaultRowHeight="14.1"/>
   <cols>
     <col min="1" max="1" width="17.5" style="82" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23" style="82" customWidth="1"/>
     <col min="3" max="3" width="38.125" style="82" customWidth="1"/>
     <col min="4" max="4" width="25" style="82" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.375" style="82" customWidth="1"/>
     <col min="6" max="6" width="45.75" style="82" customWidth="1"/>
     <col min="7" max="7" width="26.625" style="82" customWidth="1"/>
     <col min="8" max="8" width="32.5" style="82" customWidth="1"/>
     <col min="9" max="9" width="10.125" style="83" customWidth="1"/>
     <col min="10" max="10" width="10.875" style="83" customWidth="1"/>
     <col min="11" max="11" width="12.25" style="83" customWidth="1"/>
     <col min="12" max="16384" width="10.875" style="82"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="81" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="69" t="s">
@@ -6588,87 +6601,147 @@
       </c>
       <c r="D115" s="97" t="s">
         <v>46</v>
       </c>
       <c r="E115" s="72" t="s">
         <v>41</v>
       </c>
       <c r="F115" s="72" t="s">
         <v>309</v>
       </c>
       <c r="G115" s="72"/>
       <c r="H115" s="72" t="s">
         <v>274</v>
       </c>
       <c r="I115" s="35" t="s">
         <v>310</v>
       </c>
       <c r="J115" s="35" t="s">
         <v>311</v>
       </c>
       <c r="K115" s="35" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="116" spans="1:11" ht="15.75">
-      <c r="A116" s="72"/>
-[...4 lines deleted...]
-      <c r="F116" s="72"/>
+      <c r="A116" s="72" t="s">
+        <v>250</v>
+      </c>
+      <c r="B116" s="92" t="s">
+        <v>23</v>
+      </c>
+      <c r="C116" s="102" t="s">
+        <v>312</v>
+      </c>
+      <c r="D116" s="97" t="s">
+        <v>25</v>
+      </c>
+      <c r="E116" s="72" t="s">
+        <v>41</v>
+      </c>
+      <c r="F116" s="72" t="s">
+        <v>288</v>
+      </c>
       <c r="G116" s="72"/>
-      <c r="H116" s="72"/>
-[...2 lines deleted...]
-      <c r="K116" s="35"/>
+      <c r="H116" s="72" t="s">
+        <v>274</v>
+      </c>
+      <c r="I116" s="98">
+        <v>46631</v>
+      </c>
+      <c r="J116" s="35" t="s">
+        <v>313</v>
+      </c>
+      <c r="K116" s="35" t="s">
+        <v>104</v>
+      </c>
     </row>
     <row r="117" spans="1:11" ht="15.75">
-      <c r="A117" s="72"/>
-[...4 lines deleted...]
-      <c r="F117" s="72"/>
+      <c r="A117" s="72" t="s">
+        <v>247</v>
+      </c>
+      <c r="B117" s="92" t="s">
+        <v>23</v>
+      </c>
+      <c r="C117" s="102" t="s">
+        <v>314</v>
+      </c>
+      <c r="D117" s="97" t="s">
+        <v>25</v>
+      </c>
+      <c r="E117" s="72" t="s">
+        <v>41</v>
+      </c>
+      <c r="F117" s="72" t="s">
+        <v>288</v>
+      </c>
       <c r="G117" s="72"/>
-      <c r="H117" s="72"/>
-[...2 lines deleted...]
-      <c r="K117" s="35"/>
+      <c r="H117" s="72" t="s">
+        <v>274</v>
+      </c>
+      <c r="I117" s="98">
+        <v>46631</v>
+      </c>
+      <c r="J117" s="35" t="s">
+        <v>313</v>
+      </c>
+      <c r="K117" s="35" t="s">
+        <v>104</v>
+      </c>
     </row>
     <row r="118" spans="1:11" ht="15">
-      <c r="A118" s="72"/>
-[...4 lines deleted...]
-      <c r="F118" s="72"/>
+      <c r="A118" s="72" t="s">
+        <v>250</v>
+      </c>
+      <c r="B118" s="92" t="s">
+        <v>23</v>
+      </c>
+      <c r="C118" s="72" t="s">
+        <v>315</v>
+      </c>
+      <c r="D118" s="97" t="s">
+        <v>25</v>
+      </c>
+      <c r="E118" s="72" t="s">
+        <v>41</v>
+      </c>
+      <c r="F118" s="72" t="s">
+        <v>288</v>
+      </c>
       <c r="G118" s="72"/>
-      <c r="H118" s="72"/>
-[...2 lines deleted...]
-      <c r="K118" s="35"/>
+      <c r="H118" s="72" t="s">
+        <v>274</v>
+      </c>
+      <c r="I118" s="98">
+        <v>46631</v>
+      </c>
+      <c r="J118" s="35" t="s">
+        <v>313</v>
+      </c>
+      <c r="K118" s="35" t="s">
+        <v>104</v>
+      </c>
     </row>
     <row r="119" spans="1:11" ht="15">
       <c r="A119" s="72"/>
       <c r="B119" s="92"/>
       <c r="C119" s="72"/>
       <c r="D119" s="97"/>
       <c r="E119" s="72"/>
       <c r="F119" s="72"/>
       <c r="G119" s="72"/>
       <c r="H119" s="72"/>
       <c r="I119" s="35"/>
       <c r="J119" s="35"/>
       <c r="K119" s="35"/>
     </row>
     <row r="120" spans="1:11" ht="15">
       <c r="A120" s="72"/>
       <c r="B120" s="92"/>
       <c r="C120" s="72"/>
       <c r="D120" s="97"/>
       <c r="E120" s="72"/>
       <c r="F120" s="72"/>
       <c r="G120" s="72"/>
       <c r="H120" s="72"/>
       <c r="I120" s="35"/>
       <c r="J120" s="35"/>
@@ -6719,4129 +6792,4130 @@
       <c r="C124" s="103"/>
       <c r="D124" s="72"/>
       <c r="E124" s="72"/>
       <c r="F124" s="72"/>
       <c r="G124" s="72"/>
       <c r="H124" s="72"/>
       <c r="I124" s="35"/>
       <c r="J124" s="35"/>
       <c r="K124" s="35"/>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" s="72"/>
       <c r="B125" s="72"/>
       <c r="C125" s="72"/>
       <c r="D125" s="72"/>
       <c r="E125" s="72"/>
       <c r="F125" s="72"/>
       <c r="G125" s="72"/>
       <c r="H125" s="72"/>
       <c r="I125" s="35"/>
       <c r="J125" s="35"/>
       <c r="K125" s="35"/>
     </row>
     <row r="126" spans="1:11" ht="15"/>
   </sheetData>
+  <autoFilter ref="A4:K115" xr:uid="{761E1CB4-EC92-B04C-B08B-0B539AC43C05}"/>
   <conditionalFormatting sqref="G1:G10 G23:G24 G27:G1048576">
     <cfRule type="containsText" dxfId="2" priority="4" stopIfTrue="1" operator="containsText" text="Nav informācija">
       <formula>NOT(ISERROR(SEARCH("Nav informācija",G1)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G14:G21">
     <cfRule type="containsText" dxfId="1" priority="2" stopIfTrue="1" operator="containsText" text="Nav informācija">
       <formula>NOT(ISERROR(SEARCH("Nav informācija",G14)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H28">
     <cfRule type="containsText" dxfId="0" priority="1" stopIfTrue="1" operator="containsText" text="Nav informācija">
       <formula>NOT(ISERROR(SEARCH("Nav informācija",H28)))</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8D5C43C-10F1-430E-973B-20268DE3C40D}">
   <dimension ref="A1:K20"/>
   <sheetViews>
-    <sheetView topLeftCell="A9" workbookViewId="0">
-      <selection activeCell="A18" sqref="A1:XFD1048576"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A18" sqref="A18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="1"/>
     <col min="2" max="3" width="15.625" customWidth="1"/>
     <col min="4" max="4" width="18.25" customWidth="1"/>
     <col min="5" max="5" width="14.5" customWidth="1"/>
     <col min="6" max="6" width="25.375" customWidth="1"/>
     <col min="7" max="7" width="10.75" customWidth="1"/>
     <col min="8" max="8" width="16.125" style="40" customWidth="1"/>
     <col min="9" max="9" width="10" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.5" customWidth="1"/>
     <col min="11" max="11" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="14.25" customHeight="1">
       <c r="A1" s="41" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="B1" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="41" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="41" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="41" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="41" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="41" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="41" t="s">
         <v>8</v>
       </c>
       <c r="I1" s="41" t="s">
         <v>9</v>
       </c>
       <c r="J1" s="41" t="s">
         <v>10</v>
       </c>
       <c r="K1" s="41" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="14.25" customHeight="1">
       <c r="A2" s="18" t="s">
         <v>59</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>85</v>
       </c>
       <c r="C2" s="19" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="D2" s="19" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E2" s="19" t="s">
         <v>41</v>
       </c>
       <c r="F2" s="42" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="G2" s="19" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H2" s="42" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="I2" s="19" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="J2" s="19" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="K2" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="14.25" customHeight="1">
       <c r="A3" s="18" t="s">
         <v>256</v>
       </c>
       <c r="B3" s="19" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C3" s="19" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="D3" s="19" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="19" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="42" t="s">
         <v>17</v>
       </c>
       <c r="G3" s="19" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H3" s="42" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="I3" s="19" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="J3" s="19" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="K3" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="14.25" customHeight="1">
       <c r="A4" s="18" t="s">
         <v>256</v>
       </c>
       <c r="B4" s="19" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="C4" s="19" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="19" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="19" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="19" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H4" s="42" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="I4" s="19" t="s">
         <v>29</v>
       </c>
       <c r="J4" s="19" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="K4" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="14.25" customHeight="1">
       <c r="A5" s="18" t="s">
         <v>256</v>
       </c>
       <c r="B5" s="19" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="C5" s="19" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="D5" s="19" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="E5" s="19" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="19" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H5" s="42" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="I5" s="19" t="s">
         <v>29</v>
       </c>
       <c r="J5" s="19" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="K5" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="14.25" customHeight="1">
       <c r="A6" s="18" t="s">
         <v>256</v>
       </c>
       <c r="B6" s="19" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="C6" s="19" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="D6" s="19" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="E6" s="19" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="19" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="G6" s="19" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H6" s="42" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="I6" s="19" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="J6" s="19" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="K6" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="14.25" customHeight="1">
       <c r="A7" s="18" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B7" s="19" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="C7" s="19" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="D7" s="19" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="E7" s="19" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="19" t="s">
         <v>17</v>
       </c>
       <c r="G7" s="19" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H7" s="42" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="I7" s="19" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="J7" s="19" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="K7" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="14.25" customHeight="1">
       <c r="A8" s="18" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="19" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C8" s="43" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="D8" s="18" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>17</v>
       </c>
       <c r="G8" s="19" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H8" s="42" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="I8" s="44" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="J8" s="43" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="K8" s="18" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="14.25" customHeight="1">
       <c r="A9" s="18" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="19" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C9" s="45" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="D9" s="19" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="E9" s="19" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="19" t="s">
         <v>17</v>
       </c>
       <c r="G9" s="19" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H9" s="42" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="I9" s="44" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="J9" s="45" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="K9" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="14.25" customHeight="1">
       <c r="A10" s="18" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="19" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C10" s="43" t="s">
         <v>164</v>
       </c>
       <c r="D10" s="18" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>41</v>
       </c>
       <c r="F10" s="42" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="G10" s="19" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H10" s="46" t="s">
+        <v>356</v>
+      </c>
+      <c r="I10" s="18" t="s">
+        <v>322</v>
+      </c>
+      <c r="J10" s="19" t="s">
         <v>352</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
       <c r="K10" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="14.25" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>59</v>
       </c>
       <c r="B11" s="19" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C11" s="45" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="D11" s="19" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="19" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="42" t="s">
         <v>17</v>
       </c>
       <c r="G11" s="19" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H11" s="20" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="I11" s="19" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="J11" s="19" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="K11" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="14.25" customHeight="1">
       <c r="A12" s="18" t="s">
         <v>59</v>
       </c>
       <c r="B12" s="19" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C12" s="19" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="D12" s="19" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="19" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="42" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="G12" s="19" t="s">
         <v>92</v>
       </c>
       <c r="H12" s="39"/>
       <c r="I12" s="18" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="J12" s="19" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="K12" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="14.25" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>92</v>
       </c>
       <c r="B13" s="19" t="s">
         <v>92</v>
       </c>
       <c r="C13" s="19" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="D13" s="19" t="s">
         <v>15</v>
       </c>
       <c r="E13" s="19" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="42" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="G13" s="19" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H13" s="20" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="I13" s="19" t="s">
         <v>92</v>
       </c>
       <c r="J13" s="19" t="s">
         <v>92</v>
       </c>
       <c r="K13" s="19" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="14.25" customHeight="1">
       <c r="A14" s="47" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="48" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C14" s="48" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="D14" s="49" t="s">
         <v>259</v>
       </c>
       <c r="E14" s="47" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="48" t="s">
         <v>17</v>
       </c>
       <c r="G14" s="48" t="s">
         <v>92</v>
       </c>
       <c r="H14" s="50" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="I14" s="48" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="J14" s="48" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="K14" s="48" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="14.25" customHeight="1">
       <c r="A15" s="18" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B15" s="19" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C15" s="51" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="D15" s="52" t="s">
         <v>259</v>
       </c>
       <c r="E15" s="19" t="s">
         <v>41</v>
       </c>
       <c r="F15" s="19" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="G15" s="43" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H15" s="53" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="I15" s="19" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="J15" s="19" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="K15" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="14.25" customHeight="1">
       <c r="A16" s="18" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B16" s="19" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C16" s="45" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="D16" s="54" t="s">
         <v>259</v>
       </c>
       <c r="E16" s="19" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="19" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="G16" s="45" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H16" s="42" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="I16" s="19" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="J16" s="19" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="K16" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="14.25" customHeight="1">
       <c r="A17" s="18" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B17" s="19" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C17" s="43" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="D17" s="55" t="s">
         <v>259</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>47</v>
       </c>
       <c r="F17" s="56" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="G17" s="56" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H17" s="42" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="I17" s="19" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="J17" s="19" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="K17" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="14.25" customHeight="1">
       <c r="A18" s="18" t="s">
         <v>247</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>297</v>
       </c>
       <c r="C18" s="45" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="D18" s="54" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="E18" s="57" t="s">
         <v>16</v>
       </c>
       <c r="F18" s="58" t="s">
         <v>17</v>
       </c>
       <c r="G18" s="56"/>
       <c r="H18" s="42" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="I18" s="19" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="J18" s="19" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="K18" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="14.25" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>272</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>90</v>
       </c>
       <c r="C19" s="19" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="D19" s="54" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="E19" s="19" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="19" t="s">
         <v>17</v>
       </c>
       <c r="G19" s="19" t="s">
         <v>92</v>
       </c>
       <c r="H19" s="46" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="I19" s="18" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="J19" s="19" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="K19" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="14.25" customHeight="1">
       <c r="A20" s="18" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>85</v>
       </c>
       <c r="C20" s="19" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="D20" s="54" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="E20" s="19" t="s">
         <v>41</v>
       </c>
       <c r="F20" s="19" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="G20" s="19" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H20" s="20" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="I20" s="59" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="J20" s="19" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="K20" s="19" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE7B87C6-4A30-4328-B9AD-5BB22B21720F}">
   <dimension ref="A1:K94"/>
   <sheetViews>
-    <sheetView topLeftCell="E3" workbookViewId="0">
-      <selection activeCell="P4" sqref="P4"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.95"/>
   <cols>
     <col min="1" max="1" width="15.25" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="48.75" customWidth="1"/>
     <col min="4" max="4" width="26.125" customWidth="1"/>
     <col min="5" max="5" width="21.5" customWidth="1"/>
     <col min="6" max="6" width="23.5" customWidth="1"/>
     <col min="7" max="7" width="19.5" customWidth="1"/>
     <col min="8" max="8" width="58" customWidth="1"/>
     <col min="9" max="9" width="11.875" customWidth="1"/>
     <col min="10" max="10" width="11.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="62.45">
       <c r="A1" s="21" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="B1" s="22" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="22" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="22" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="22" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="22" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="22" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="22" t="s">
         <v>8</v>
       </c>
       <c r="I1" s="22" t="s">
         <v>9</v>
       </c>
       <c r="J1" s="22" t="s">
         <v>10</v>
       </c>
       <c r="K1" s="22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="23" t="s">
         <v>247</v>
       </c>
       <c r="B2" s="24" t="s">
         <v>297</v>
       </c>
       <c r="C2" s="24" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="D2" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E2" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F2" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G2" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H2" s="24" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="I2" s="24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J2" s="24" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="K2" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="23" t="s">
         <v>247</v>
       </c>
       <c r="B3" s="24" t="s">
         <v>297</v>
       </c>
       <c r="C3" s="24" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="D3" s="24" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E3" s="24" t="s">
         <v>274</v>
       </c>
       <c r="F3" s="24" t="s">
         <v>288</v>
       </c>
       <c r="G3" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H3" s="24" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="I3" s="24" t="s">
         <v>56</v>
       </c>
       <c r="J3" s="24" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="K3" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="23" t="s">
         <v>247</v>
       </c>
       <c r="B4" s="24" t="s">
         <v>297</v>
       </c>
       <c r="C4" s="24" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="D4" s="24" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="E4" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="24" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="G4" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H4" s="24" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="I4" s="24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J4" s="24" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="K4" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="23" t="s">
         <v>247</v>
       </c>
       <c r="B5" s="24" t="s">
         <v>297</v>
       </c>
       <c r="C5" s="24" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="D5" s="24" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>274</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>288</v>
       </c>
       <c r="G5" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H5" s="24" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>56</v>
       </c>
       <c r="J5" s="24" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="K5" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="23" t="s">
         <v>247</v>
       </c>
       <c r="B6" s="24" t="s">
         <v>297</v>
       </c>
       <c r="C6" s="24" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="D6" s="24" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E6" s="24" t="s">
         <v>274</v>
       </c>
       <c r="F6" s="24" t="s">
         <v>288</v>
       </c>
       <c r="G6" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H6" s="24" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="I6" s="24" t="s">
         <v>72</v>
       </c>
       <c r="J6" s="24" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="K6" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="24" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="C7" s="24" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="D7" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>274</v>
       </c>
       <c r="F7" s="24" t="s">
         <v>288</v>
       </c>
       <c r="G7" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H7" s="24" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="I7" s="24" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="J7" s="24" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="K7" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="24" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="D8" s="24" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E8" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G8" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H8" s="24" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="I8" s="24" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="J8" s="24" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="K8" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="24" t="s">
+        <v>405</v>
+      </c>
+      <c r="D9" s="24" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="E9" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G9" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H9" s="24" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="I9" s="24" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="J9" s="24" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="K9" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="24" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="D10" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E10" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="24" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="G10" s="24" t="s">
+        <v>407</v>
+      </c>
+      <c r="H10" s="24" t="s">
+        <v>408</v>
+      </c>
+      <c r="I10" s="24" t="s">
         <v>403</v>
       </c>
-      <c r="H10" s="24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J10" s="24" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="K10" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="24" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="D11" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G11" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H11" s="24" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="I11" s="24" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="J11" s="24" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="K11" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="23" t="s">
         <v>247</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="24" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="D12" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G12" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H12" s="24" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="I12" s="24" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="J12" s="24" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="K12" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="23" t="s">
         <v>256</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>307</v>
       </c>
       <c r="C13" s="24" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="D13" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E13" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G13" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H13" s="24" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="I13" s="24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J13" s="24" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="K13" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="23" t="s">
         <v>256</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>307</v>
       </c>
       <c r="C14" s="24" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="D14" s="24" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="E14" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G14" s="25" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="H14" s="24" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="I14" s="24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J14" s="24" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="K14" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="23" t="s">
         <v>256</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>307</v>
       </c>
       <c r="C15" s="24" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="D15" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E15" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="24" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="G15" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H15" s="24" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="I15" s="24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J15" s="24" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="K15" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="23" t="s">
         <v>256</v>
       </c>
       <c r="B16" s="24" t="s">
         <v>307</v>
       </c>
       <c r="C16" s="24" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="D16" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E16" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G16" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H16" s="24" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="I16" s="24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J16" s="24" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="K16" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="23" t="s">
         <v>256</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>307</v>
       </c>
       <c r="C17" s="24" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="D17" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E17" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="24" t="s">
         <v>37</v>
       </c>
       <c r="G17" s="24" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="H17" s="24" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="I17" s="24" t="s">
         <v>168</v>
       </c>
       <c r="J17" s="24" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="K17" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B18" s="24" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="D18" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E18" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F18" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G18" s="25" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="H18" s="24" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="I18" s="24" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="J18" s="24" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="K18" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B19" s="24" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="D19" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E19" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G19" s="25" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="H19" s="24" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="I19" s="24" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="J19" s="24" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="K19" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B20" s="24" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="C20" s="24" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="D20" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E20" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="25" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="H20" s="24" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="I20" s="24" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="J20" s="24" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="K20" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B21" s="24" t="s">
         <v>277</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="D21" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E21" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F21" s="24" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="G21" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H21" s="24" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="I21" s="24" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="J21" s="24" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="K21" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>277</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="D22" s="24" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E22" s="24" t="s">
         <v>274</v>
       </c>
       <c r="F22" s="24" t="s">
         <v>288</v>
       </c>
       <c r="G22" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H22" s="24" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="I22" s="24" t="s">
         <v>56</v>
       </c>
       <c r="J22" s="24" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="K22" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="23" t="s">
         <v>247</v>
       </c>
       <c r="B23" s="24" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E23" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F23" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G23" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H23" s="24" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="I23" s="24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J23" s="24" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="K23" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B24" s="24" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="D24" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E24" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F24" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G24" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H24" s="24" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="I24" s="24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J24" s="24" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="K24" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="24" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="C25" s="24" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="D25" s="24" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E25" s="24" t="s">
         <v>274</v>
       </c>
       <c r="F25" s="24" t="s">
         <v>288</v>
       </c>
       <c r="G25" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H25" s="24" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="I25" s="24" t="s">
         <v>72</v>
       </c>
       <c r="J25" s="24" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="K25" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="23" t="s">
         <v>256</v>
       </c>
       <c r="B26" s="24" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="C26" s="24" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="D26" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E26" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="24" t="s">
         <v>37</v>
       </c>
       <c r="G26" s="24" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="H26" s="24" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="I26" s="24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J26" s="24" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="K26" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="23" t="s">
         <v>256</v>
       </c>
       <c r="B27" s="24" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="C27" s="24" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="D27" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E27" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G27" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H27" s="24" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="I27" s="24" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="J27" s="24" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="K27" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="23" t="s">
         <v>256</v>
       </c>
       <c r="B28" s="24" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="C28" s="24" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="D28" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E28" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H28" s="24" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="I28" s="24" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="J28" s="24" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="K28" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="23" t="s">
         <v>247</v>
       </c>
       <c r="B29" s="24" t="s">
         <v>135</v>
       </c>
       <c r="C29" s="24" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="D29" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E29" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="24" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="G29" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H29" s="24" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="I29" s="24" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="24" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="K29" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B30" s="24" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C30" s="24" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="D30" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E30" s="24" t="s">
         <v>41</v>
       </c>
       <c r="F30" s="24" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="G30" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H30" s="24" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="I30" s="24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J30" s="24" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="K30" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B31" s="24" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C31" s="24" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D31" s="24" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E31" s="24" t="s">
         <v>41</v>
       </c>
       <c r="F31" s="24" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="G31" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H31" s="24" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="I31" s="24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J31" s="24" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="K31" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B32" s="24" t="s">
         <v>101</v>
       </c>
       <c r="C32" s="24" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="D32" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E32" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F32" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G32" s="24" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="H32" s="24" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="I32" s="24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J32" s="24" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="K32" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B33" s="24" t="s">
         <v>101</v>
       </c>
       <c r="C33" s="24" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="D33" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E33" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="24" t="s">
         <v>37</v>
       </c>
       <c r="G33" s="24" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="H33" s="24" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="I33" s="24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J33" s="24" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="K33" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B34" s="24" t="s">
         <v>101</v>
       </c>
       <c r="C34" s="24" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="D34" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E34" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F34" s="24" t="s">
         <v>37</v>
       </c>
       <c r="G34" s="24" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="H34" s="24" t="s">
+        <v>477</v>
+      </c>
+      <c r="I34" s="24" t="s">
+        <v>381</v>
+      </c>
+      <c r="J34" s="24" t="s">
         <v>473</v>
-      </c>
-[...4 lines deleted...]
-        <v>469</v>
       </c>
       <c r="K34" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B35" s="24" t="s">
         <v>101</v>
       </c>
       <c r="C35" s="24" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="D35" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E35" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="24" t="s">
         <v>37</v>
       </c>
       <c r="G35" s="24" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="H35" s="24" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="I35" s="24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J35" s="24" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="K35" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B36" s="24" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="24" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="D36" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E36" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H36" s="24" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="I36" s="24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J36" s="24" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="K36" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B37" s="24" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="24" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="D37" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E37" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G37" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H37" s="24" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="I37" s="24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J37" s="24" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="K37" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B38" s="24" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="C38" s="24" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="D38" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E38" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F38" s="24" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="G38" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H38" s="24" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="I38" s="24" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="J38" s="24" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="K38" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B39" s="24" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="C39" s="24" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="D39" s="24" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E39" s="24" t="s">
         <v>274</v>
       </c>
       <c r="F39" s="24" t="s">
         <v>288</v>
       </c>
       <c r="G39" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H39" s="24" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="I39" s="24" t="s">
         <v>56</v>
       </c>
       <c r="J39" s="24" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="K39" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B40" s="24" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="C40" s="24" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="D40" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E40" s="24" t="s">
         <v>41</v>
       </c>
       <c r="F40" s="24" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="G40" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H40" s="24" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="I40" s="24" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="J40" s="24" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="K40" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="24" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="C41" s="24" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="D41" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E41" s="24" t="s">
         <v>41</v>
       </c>
       <c r="F41" s="24" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="G41" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H41" s="24" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="I41" s="24" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="J41" s="24" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="K41" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B42" s="24" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="C42" s="24" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="D42" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E42" s="24" t="s">
         <v>41</v>
       </c>
       <c r="F42" s="24" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="G42" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H42" s="24" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="I42" s="24" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="J42" s="24" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="K42" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B43" s="24" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="C43" s="24" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="D43" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E43" s="24" t="s">
         <v>41</v>
       </c>
       <c r="F43" s="24" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="G43" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H43" s="24" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="I43" s="24" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="J43" s="24" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="K43" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B44" s="24" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="C44" s="24" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="D44" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E44" s="24" t="s">
         <v>41</v>
       </c>
       <c r="F44" s="24" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="G44" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H44" s="24" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="I44" s="24" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="J44" s="24" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="K44" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B45" s="24" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="C45" s="24" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="D45" s="24" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E45" s="24" t="s">
         <v>274</v>
       </c>
       <c r="F45" s="24" t="s">
         <v>288</v>
       </c>
       <c r="G45" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H45" s="24" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="I45" s="24" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="J45" s="24" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="K45" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B46" s="24" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="C46" s="24" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="D46" s="24" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="E46" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F46" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G46" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H46" s="24" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="I46" s="24" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="J46" s="24" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="K46" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B47" s="24" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="C47" s="24" t="s">
         <v>253</v>
       </c>
       <c r="D47" s="24" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E47" s="24" t="s">
         <v>274</v>
       </c>
       <c r="F47" s="24" t="s">
         <v>288</v>
       </c>
       <c r="G47" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H47" s="24" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="I47" s="24" t="s">
         <v>56</v>
       </c>
       <c r="J47" s="24" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="K47" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="23" t="s">
         <v>256</v>
       </c>
       <c r="B48" s="24" t="s">
         <v>257</v>
       </c>
       <c r="C48" s="24" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="D48" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E48" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F48" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G48" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H48" s="24" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="I48" s="24" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="J48" s="24" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="K48" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="23" t="s">
         <v>256</v>
       </c>
       <c r="B49" s="24" t="s">
         <v>257</v>
       </c>
       <c r="C49" s="24" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="D49" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E49" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F49" s="24" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="G49" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H49" s="24" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="I49" s="24" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="J49" s="24" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="K49" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B50" s="24" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="C50" s="24" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="D50" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E50" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="24" t="s">
         <v>37</v>
       </c>
       <c r="G50" s="25" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="H50" s="24" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="I50" s="24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J50" s="24" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="K50" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B51" s="24" t="s">
         <v>158</v>
       </c>
       <c r="C51" s="24" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="D51" s="24" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E51" s="24" t="s">
         <v>274</v>
       </c>
       <c r="F51" s="24" t="s">
         <v>288</v>
       </c>
       <c r="G51" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H51" s="24" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="I51" s="24" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="J51" s="24" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="K51" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="23" t="s">
         <v>256</v>
       </c>
       <c r="B52" s="24" t="s">
         <v>44</v>
       </c>
       <c r="C52" s="24" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="D52" s="24" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E52" s="24" t="s">
         <v>274</v>
       </c>
       <c r="F52" s="24" t="s">
         <v>288</v>
       </c>
       <c r="G52" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H52" s="24" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="I52" s="24" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="J52" s="24" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="K52" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="23" t="s">
         <v>256</v>
       </c>
       <c r="B53" s="24" t="s">
         <v>44</v>
       </c>
       <c r="C53" s="24" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="D53" s="24" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E53" s="24" t="s">
         <v>274</v>
       </c>
       <c r="F53" s="24" t="s">
         <v>288</v>
       </c>
       <c r="G53" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H53" s="24" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="I53" s="24" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="J53" s="24" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="K53" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="23" t="s">
         <v>247</v>
       </c>
       <c r="B54" s="24" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="C54" s="24" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="D54" s="24" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E54" s="24" t="s">
         <v>274</v>
       </c>
       <c r="F54" s="24" t="s">
         <v>288</v>
       </c>
       <c r="G54" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H54" s="24" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="I54" s="24" t="s">
         <v>168</v>
       </c>
       <c r="J54" s="24" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="K54" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="23" t="s">
         <v>247</v>
       </c>
       <c r="B55" s="24" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="C55" s="24" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="D55" s="24" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E55" s="24" t="s">
         <v>41</v>
       </c>
       <c r="F55" s="24" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="G55" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H55" s="24" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="I55" s="24" t="s">
         <v>56</v>
       </c>
       <c r="J55" s="24" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="K55" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B56" s="24" t="s">
         <v>105</v>
       </c>
       <c r="C56" s="24" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="D56" s="24" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="E56" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F56" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G56" s="24" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="H56" s="24" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="I56" s="24" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="J56" s="24" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="K56" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B57" s="24" t="s">
         <v>105</v>
       </c>
       <c r="C57" s="24" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="D57" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E57" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F57" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G57" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H57" s="24" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="I57" s="24" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="J57" s="24" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="K57" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B58" s="24" t="s">
         <v>90</v>
       </c>
       <c r="C58" s="24" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="D58" s="24" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E58" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F58" s="24" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="G58" s="24" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="H58" s="24" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="I58" s="24" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="J58" s="24" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="K58" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B59" s="24" t="s">
         <v>90</v>
       </c>
       <c r="C59" s="24" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="D59" s="24" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E59" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F59" s="24" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="G59" s="24" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="H59" s="24" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="I59" s="24" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="J59" s="24" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="K59" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B60" s="24" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="C60" s="24" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="D60" s="24" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E60" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F60" s="24" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="G60" s="24" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="H60" s="24" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="I60" s="24" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="J60" s="24" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="K60" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B61" s="24" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C61" s="24" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="D61" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E61" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F61" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G61" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H61" s="24" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="I61" s="24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J61" s="24" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="K61" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B62" s="24" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C62" s="24" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="D62" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E62" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F62" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G62" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H62" s="24" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="I62" s="24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J62" s="24" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="K62" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B63" s="24" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C63" s="24" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="D63" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E63" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F63" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G63" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H63" s="24" t="s">
+        <v>545</v>
+      </c>
+      <c r="I63" s="24" t="s">
+        <v>381</v>
+      </c>
+      <c r="J63" s="24" t="s">
         <v>541</v>
-      </c>
-[...4 lines deleted...]
-        <v>537</v>
       </c>
       <c r="K63" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B64" s="24" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C64" s="24" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="D64" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E64" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F64" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G64" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H64" s="24" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="I64" s="24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J64" s="24" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="K64" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B65" s="24" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C65" s="24" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="D65" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E65" s="24" t="s">
         <v>47</v>
       </c>
       <c r="F65" s="24" t="s">
         <v>92</v>
       </c>
       <c r="G65" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H65" s="24" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="I65" s="24" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="J65" s="24" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="K65" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B66" s="24" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C66" s="24" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="D66" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E66" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F66" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G66" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H66" s="24" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="I66" s="24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J66" s="24" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="K66" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B67" s="24" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C67" s="24" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="D67" s="24" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E67" s="24" t="s">
         <v>274</v>
       </c>
       <c r="F67" s="24" t="s">
         <v>288</v>
       </c>
       <c r="G67" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H67" s="24" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="I67" s="24" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="J67" s="24" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="K67" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B68" s="24" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C68" s="24" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="D68" s="24" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E68" s="24" t="s">
         <v>274</v>
       </c>
       <c r="F68" s="24" t="s">
         <v>288</v>
       </c>
       <c r="G68" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H68" s="24" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="I68" s="24" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="J68" s="24" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="K68" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B69" s="24" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C69" s="24" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="D69" s="24" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E69" s="24" t="s">
         <v>274</v>
       </c>
       <c r="F69" s="24" t="s">
         <v>288</v>
       </c>
       <c r="G69" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H69" s="24" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="I69" s="24" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="J69" s="24" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="K69" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B70" s="24" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C70" s="24" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="D70" s="24" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E70" s="24" t="s">
         <v>274</v>
       </c>
       <c r="F70" s="24" t="s">
         <v>288</v>
       </c>
       <c r="G70" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H70" s="24" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="I70" s="24" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="J70" s="24" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="K70" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B71" s="24" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C71" s="24" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="D71" s="24" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E71" s="24" t="s">
         <v>274</v>
       </c>
       <c r="F71" s="24" t="s">
         <v>288</v>
       </c>
       <c r="G71" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H71" s="24" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="I71" s="24" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="J71" s="24" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="K71" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B72" s="24" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C72" s="24" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="D72" s="24" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E72" s="24" t="s">
         <v>274</v>
       </c>
       <c r="F72" s="24" t="s">
         <v>288</v>
       </c>
       <c r="G72" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H72" s="24" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="I72" s="24" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="J72" s="24" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="K72" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B73" s="24" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C73" s="24" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="D73" s="24" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E73" s="24" t="s">
         <v>274</v>
       </c>
       <c r="F73" s="24" t="s">
         <v>288</v>
       </c>
       <c r="G73" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H73" s="24" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="I73" s="24" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="J73" s="24" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="K73" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B74" s="24" t="s">
         <v>34</v>
       </c>
       <c r="C74" s="24" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="D74" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E74" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F74" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G74" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H74" s="24" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="I74" s="24" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="J74" s="24" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="K74" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B75" s="24" t="s">
         <v>34</v>
       </c>
       <c r="C75" s="24" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="D75" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E75" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F75" s="24" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="G75" s="24" t="s">
+        <v>407</v>
+      </c>
+      <c r="H75" s="24" t="s">
+        <v>569</v>
+      </c>
+      <c r="I75" s="24" t="s">
         <v>403</v>
       </c>
-      <c r="H75" s="24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J75" s="24" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="K75" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" s="23" t="s">
         <v>256</v>
       </c>
       <c r="B76" s="24" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="C76" s="24" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="D76" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E76" s="24" t="s">
         <v>41</v>
       </c>
       <c r="F76" s="24" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="G76" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H76" s="24" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="I76" s="24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J76" s="24" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="K76" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" s="23" t="s">
         <v>256</v>
       </c>
       <c r="B77" s="24" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="C77" s="24" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="D77" s="24" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="E77" s="24" t="s">
         <v>41</v>
       </c>
       <c r="F77" s="24" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="G77" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H77" s="24" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="I77" s="24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J77" s="24" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="K77" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" s="23" t="s">
         <v>256</v>
       </c>
       <c r="B78" s="24" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="C78" s="24" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="D78" s="24" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E78" s="24" t="s">
         <v>41</v>
       </c>
       <c r="F78" s="24" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="G78" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H78" s="24" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="I78" s="24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J78" s="24" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="K78" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" s="23" t="s">
         <v>256</v>
       </c>
       <c r="B79" s="24" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="C79" s="24" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="D79" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E79" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F79" s="24" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="G79" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H79" s="24" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="I79" s="24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J79" s="24" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="K79" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B80" s="24" t="s">
         <v>286</v>
       </c>
       <c r="C80" s="24" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="D80" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E80" s="24" t="s">
         <v>274</v>
       </c>
       <c r="F80" s="24" t="s">
         <v>288</v>
       </c>
       <c r="G80" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H80" s="24" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="I80" s="24" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="J80" s="24" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="K80" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B81" s="24" t="s">
         <v>286</v>
       </c>
       <c r="C81" s="24" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="D81" s="24" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="E81" s="24" t="s">
         <v>274</v>
       </c>
       <c r="F81" s="24" t="s">
         <v>288</v>
       </c>
       <c r="G81" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H81" s="24" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="I81" s="24" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="J81" s="24" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="K81" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B82" s="24" t="s">
         <v>286</v>
       </c>
       <c r="C82" s="24" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="D82" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E82" s="24" t="s">
         <v>274</v>
       </c>
       <c r="F82" s="24" t="s">
         <v>288</v>
       </c>
       <c r="G82" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H82" s="24" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="I82" s="24" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="J82" s="24" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="K82" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B83" s="24" t="s">
         <v>286</v>
       </c>
       <c r="C83" s="24" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="D83" s="24" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="E83" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F83" s="24" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="G83" s="24" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="H83" s="24" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="I83" s="24" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="J83" s="24" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="K83" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B84" s="24" t="s">
         <v>286</v>
       </c>
       <c r="C84" s="24" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="D84" s="24" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E84" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F84" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G84" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H84" s="24" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="I84" s="24" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="J84" s="24" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="K84" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" s="23" t="s">
         <v>247</v>
       </c>
       <c r="B85" s="24" t="s">
         <v>108</v>
       </c>
       <c r="C85" s="24" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="D85" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E85" s="24" t="s">
         <v>41</v>
       </c>
       <c r="F85" s="24" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="G85" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H85" s="24" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="I85" s="24" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="J85" s="24" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="K85" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" s="23" t="s">
         <v>247</v>
       </c>
       <c r="B86" s="24" t="s">
         <v>108</v>
       </c>
       <c r="C86" s="24" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="D86" s="24" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="E86" s="24" t="s">
         <v>274</v>
       </c>
       <c r="F86" s="24" t="s">
         <v>288</v>
       </c>
       <c r="G86" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H86" s="24" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="I86" s="24" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="J86" s="24" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="K86" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" s="23" t="s">
         <v>247</v>
       </c>
       <c r="B87" s="24" t="s">
         <v>108</v>
       </c>
       <c r="C87" s="24" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="D87" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E87" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F87" s="24" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="G87" s="24" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="H87" s="24" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="I87" s="24" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="J87" s="24" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="K87" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" s="23" t="s">
         <v>247</v>
       </c>
       <c r="B88" s="24" t="s">
         <v>108</v>
       </c>
       <c r="C88" s="24" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="D88" s="24" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E88" s="24" t="s">
         <v>274</v>
       </c>
       <c r="F88" s="24" t="s">
         <v>288</v>
       </c>
       <c r="G88" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H88" s="24" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="I88" s="24" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="J88" s="24" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="K88" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" s="23" t="s">
         <v>247</v>
       </c>
       <c r="B89" s="24" t="s">
         <v>108</v>
       </c>
       <c r="C89" s="24" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="D89" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E89" s="24" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="24" t="s">
         <v>288</v>
       </c>
       <c r="G89" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H89" s="24" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="I89" s="24" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="J89" s="24" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="K89" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B90" s="24" t="s">
         <v>108</v>
       </c>
       <c r="C90" s="24" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="D90" s="24" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="E90" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F90" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G90" s="24" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="H90" s="24" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="I90" s="24" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="J90" s="24" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="K90" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B91" s="24" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="C91" s="24" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="D91" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E91" s="24" t="s">
         <v>41</v>
       </c>
       <c r="F91" s="24" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="G91" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H91" s="24" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="I91" s="24" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="J91" s="24" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="K91" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B92" s="24" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="C92" s="24" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D92" s="24" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E92" s="24" t="s">
         <v>41</v>
       </c>
       <c r="F92" s="24" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="G92" s="24" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H92" s="24" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="I92" s="24" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="J92" s="24" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="K92" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B93" s="24" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="C93" s="24" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="D93" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E93" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F93" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G93" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H93" s="24" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="I93" s="24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J93" s="24" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="K93" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B94" s="24" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="C94" s="24" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="D94" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E94" s="24" t="s">
         <v>16</v>
       </c>
       <c r="F94" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G94" s="24" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H94" s="24" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="I94" s="24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J94" s="24" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="K94" s="24" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
+  <autoFilter ref="A1:K1" xr:uid="{FE7B87C6-4A30-4328-B9AD-5BB22B21720F}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="bde2f343-8c82-4bcb-b696-8b24a46db8ab" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x01010027E10C855B73DC4DB189E7C66FE72AC3" ma:contentTypeVersion="9" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="7e4af2754ed0febd1d4737c26aeec2f9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="bde2f343-8c82-4bcb-b696-8b24a46db8ab" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="62c88edb825e4d9f8e3eebef57f8d38f" ns3:_="">
     <xsd:import namespace="bde2f343-8c82-4bcb-b696-8b24a46db8ab"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -10975,67 +11049,68 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...3 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63D1E8FD-9050-457A-82BD-280A62D25DE3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F39C6F82-130F-4151-B757-BA00F1C43327}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5BE4756-BD3B-4F0C-ADAC-B55340E38145}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F39C6F82-130F-4151-B757-BA00F1C43327}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63D1E8FD-9050-457A-82BD-280A62D25DE3}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ramona Urtāne</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>